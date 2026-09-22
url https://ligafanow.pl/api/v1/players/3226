--- v2 (2026-07-21)
+++ v3 (2026-09-22)
@@ -71,141 +71,141 @@
   <si>
     <t>Borys</t>
   </si>
   <si>
     <t>Babicz</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Jacek</t>
   </si>
   <si>
     <t>Spaliński</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Królik</t>
   </si>
   <si>
+    <t>Cholewiński</t>
+  </si>
+  <si>
     <t>Wiska</t>
   </si>
   <si>
-    <t>Cholewiński</t>
-[...1 lines deleted...]
-  <si>
     <t>Karol</t>
   </si>
   <si>
     <t>Talarek</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
+    <t>Frelek</t>
+  </si>
+  <si>
     <t>Szcześniak</t>
   </si>
   <si>
-    <t>Frelek</t>
-[...1 lines deleted...]
-  <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Jančurevič</t>
   </si>
   <si>
     <t>LTU</t>
   </si>
   <si>
     <t>Marek</t>
   </si>
   <si>
+    <t>Wysokiński</t>
+  </si>
+  <si>
     <t>Konopko</t>
   </si>
   <si>
-    <t>Wysokiński</t>
-[...1 lines deleted...]
-  <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Buczak</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Świercz</t>
+  </si>
+  <si>
     <t>Daniluk</t>
   </si>
   <si>
-    <t>Świercz</t>
-[...1 lines deleted...]
-  <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t>Urbański</t>
   </si>
   <si>
     <t>Nikodem</t>
   </si>
   <si>
     <t>Gazi</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Zakrzewski</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Wiercioch</t>
   </si>
   <si>
     <t>Szymon</t>
   </si>
   <si>
     <t>Koziarski</t>
   </si>
   <si>
     <t>Wojciech</t>
   </si>
   <si>
+    <t>Moreń</t>
+  </si>
+  <si>
     <t>Staniszewski</t>
-  </si>
-[...1 lines deleted...]
-    <t>Moreń</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
     <t>Kapla</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -684,296 +684,296 @@
       </c>
       <c r="B5" s="2">
         <v>6844</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>13875</v>
+        <v>12187</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>12187</v>
+        <v>13875</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
         <v>6994</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>7423</v>
+        <v>13374</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G9" s="2">
-        <v>3</v>
+      <c r="G9" s="2" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>13374</v>
+        <v>7423</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G10" s="2" t="s">
-        <v>13</v>
+      <c r="G10" s="2">
+        <v>3</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
         <v>2428</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>3415</v>
+        <v>13279</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G12" s="2">
-        <v>23</v>
+      <c r="G12" s="2" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>13279</v>
+        <v>3415</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G13" s="2" t="s">
-        <v>13</v>
+      <c r="G13" s="2">
+        <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>10810</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>3413</v>
+        <v>9426</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2">
-        <v>2</v>
+        <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>9426</v>
+        <v>3413</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2">
-        <v>18</v>
+        <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>12746</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>13</v>
       </c>
     </row>
@@ -1052,89 +1052,89 @@
       </c>
       <c r="B21" s="2">
         <v>12745</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>9425</v>
+        <v>13895</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G22" s="2">
-        <v>20</v>
+      <c r="G22" s="2" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>13895</v>
+        <v>9425</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G23" s="2" t="s">
-        <v>13</v>
+      <c r="G23" s="2">
+        <v>20</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
         <v>10033</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2">
         <v>77</v>
       </c>
     </row>