--- v2 (2026-07-21)
+++ v3 (2026-09-19)
@@ -74,108 +74,108 @@
   <si>
     <t>Axel</t>
   </si>
   <si>
     <t>Rene</t>
   </si>
   <si>
     <t>FRA</t>
   </si>
   <si>
     <t>Dawid</t>
   </si>
   <si>
     <t>Stankowiak</t>
   </si>
   <si>
     <t xml:space="preserve">Dominik </t>
   </si>
   <si>
     <t>Pietruczuk</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
+    <t>Misczyński</t>
+  </si>
+  <si>
     <t>Zaręba</t>
   </si>
   <si>
-    <t>Misczyński</t>
-[...1 lines deleted...]
-  <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Kaczmarski</t>
   </si>
   <si>
     <t xml:space="preserve">Karol </t>
   </si>
   <si>
     <t>Kowalski</t>
   </si>
   <si>
     <t>Kuba</t>
   </si>
   <si>
     <t>Świtalski</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t xml:space="preserve">Maciej </t>
   </si>
   <si>
     <t xml:space="preserve">Dobrowolski </t>
   </si>
   <si>
     <t>Maksym</t>
   </si>
   <si>
     <t>Samulak</t>
   </si>
   <si>
     <t xml:space="preserve">Marcin </t>
   </si>
   <si>
     <t>Sieradzki</t>
   </si>
   <si>
     <t xml:space="preserve">Mariusz </t>
   </si>
   <si>
     <t xml:space="preserve">Jaskóła </t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Supłat</t>
+  </si>
+  <si>
     <t>Gajda</t>
-  </si>
-[...1 lines deleted...]
-    <t>Supłat</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Wątroba</t>
   </si>
   <si>
     <t xml:space="preserve">Piotr </t>
   </si>
   <si>
     <t>Wdowiński</t>
   </si>
   <si>
     <t>Kęska</t>
   </si>
   <si>
     <t xml:space="preserve">Seweryn </t>
   </si>
   <si>
     <t>Kapuściński</t>
   </si>
   <si>
     <t>Thibault</t>
   </si>
@@ -675,89 +675,89 @@
       </c>
       <c r="B5" s="2">
         <v>6331</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2">
         <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>12172</v>
+        <v>13677</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G6" s="2">
-        <v>5</v>
+      <c r="G6" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>13677</v>
+        <v>12172</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G7" s="2" t="s">
-        <v>11</v>
+      <c r="G7" s="2">
+        <v>5</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
         <v>7442</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
@@ -882,89 +882,89 @@
       </c>
       <c r="B14" s="2">
         <v>4705</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>13679</v>
+        <v>4935</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G15" s="2" t="s">
-        <v>11</v>
+      <c r="G15" s="2">
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>4935</v>
+        <v>13679</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G16" s="2">
-        <v>16</v>
+      <c r="G16" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>7447</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>