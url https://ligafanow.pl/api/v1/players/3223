--- v0 (2026-04-09)
+++ v1 (2026-06-05)
@@ -65,57 +65,57 @@
   <si>
     <t>Grzyb</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t xml:space="preserve">Artur </t>
   </si>
   <si>
     <t xml:space="preserve">Kustov </t>
   </si>
   <si>
     <t>UKR</t>
   </si>
   <si>
     <t>Daniel</t>
   </si>
   <si>
     <t>Krzanowski</t>
   </si>
   <si>
     <t>Hubert</t>
   </si>
   <si>
+    <t>Krzemiński</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Wasiak</t>
-  </si>
-[...4 lines deleted...]
-    <t>-</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Zarychta</t>
   </si>
   <si>
     <t>Warda</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Pierściński</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Jarosz</t>
   </si>
   <si>
     <t>Kuba</t>
   </si>
@@ -628,181 +628,181 @@
       </c>
       <c r="B4" s="2">
         <v>11993</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>12058</v>
+        <v>11982</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G5" s="2">
-        <v>4</v>
+      <c r="G5" s="2" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>11982</v>
+        <v>12058</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G6" s="2" t="s">
-        <v>19</v>
+      <c r="G6" s="2">
+        <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
         <v>12546</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
         <v>13245</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
         <v>12273</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
         <v>13477</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
         <v>11830</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2">
         <v>10</v>
       </c>
     </row>
@@ -896,51 +896,51 @@
       </c>
       <c r="G15" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>10386</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>11826</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2">
         <v>77</v>
       </c>
     </row>