--- v3 (2026-08-15)
+++ v4 (2026-09-29)
@@ -53,78 +53,78 @@
   <si>
     <t>Kraj</t>
   </si>
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Arkadiusz</t>
   </si>
   <si>
     <t>Żelazko</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
+    <t>Dziubiński</t>
+  </si>
+  <si>
     <t>Wiśniewski</t>
   </si>
   <si>
-    <t>Dziubiński</t>
-[...1 lines deleted...]
-  <si>
     <t>Mariusz</t>
   </si>
   <si>
     <t>Wójcik</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
+    <t>Chramęga</t>
+  </si>
+  <si>
     <t>Gordon</t>
   </si>
   <si>
-    <t>Chramęga</t>
-[...1 lines deleted...]
-  <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Piskorski</t>
+  </si>
+  <si>
     <t>Szydłowski</t>
-  </si>
-[...1 lines deleted...]
-    <t>Piskorski</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Dubiel</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Górski</t>
   </si>
   <si>
     <t>Jabłoński</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Sałasiński</t>
   </si>
@@ -591,204 +591,204 @@
       </c>
       <c r="B2" s="2">
         <v>3159</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2">
-        <v>3057</v>
+        <v>2887</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G3" s="2" t="s">
-        <v>11</v>
+      <c r="G3" s="2">
+        <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
-        <v>2887</v>
+        <v>3057</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G4" s="2">
-        <v>4</v>
+      <c r="G4" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
         <v>2682</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>2630</v>
+        <v>894</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2">
-        <v>8</v>
+        <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>894</v>
+        <v>2630</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>2628</v>
+        <v>2634</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2">
-        <v>9</v>
+        <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>2634</v>
+        <v>2628</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2">
-        <v>18</v>
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
         <v>2627</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2">
         <v>1</v>
       </c>
     </row>