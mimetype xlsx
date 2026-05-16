--- v0 (2026-03-31)
+++ v1 (2026-05-16)
@@ -53,141 +53,141 @@
   <si>
     <t>Kraj</t>
   </si>
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Arkadiusz</t>
   </si>
   <si>
     <t>Żelazko</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
+    <t>Dziubiński</t>
+  </si>
+  <si>
     <t>Wiśniewski</t>
   </si>
   <si>
-    <t>Dziubiński</t>
-[...1 lines deleted...]
-  <si>
     <t>Mariusz</t>
   </si>
   <si>
     <t>Wójcik</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Gordon</t>
   </si>
   <si>
     <t>Chramęga</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Piskorski</t>
+  </si>
+  <si>
     <t>Szydłowski</t>
   </si>
   <si>
-    <t>Piskorski</t>
-[...1 lines deleted...]
-  <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Dubiel</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
+    <t>Górski</t>
+  </si>
+  <si>
     <t>Jabłoński</t>
   </si>
   <si>
-    <t>Górski</t>
-[...1 lines deleted...]
-  <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Sałasiński</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Bielski</t>
   </si>
   <si>
     <t>Lutek</t>
   </si>
   <si>
     <t>Szymon</t>
   </si>
   <si>
     <t>Siodłowski</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t>Strzelecki</t>
   </si>
   <si>
     <t>Wira</t>
   </si>
   <si>
     <t>Wojciech</t>
   </si>
   <si>
     <t>Jasiński</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
+    <t>Maliszewski</t>
+  </si>
+  <si>
     <t>Tarasiuk</t>
-  </si>
-[...1 lines deleted...]
-    <t>Maliszewski</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -591,89 +591,89 @@
       </c>
       <c r="B2" s="2">
         <v>3159</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2">
-        <v>3057</v>
+        <v>2887</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G3" s="2" t="s">
-        <v>11</v>
+      <c r="G3" s="2">
+        <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
-        <v>2887</v>
+        <v>3057</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G4" s="2">
-        <v>4</v>
+      <c r="G4" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
         <v>2682</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2">
         <v>13</v>
       </c>
     </row>
@@ -706,158 +706,158 @@
       </c>
       <c r="B7" s="2">
         <v>894</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>2628</v>
+        <v>2634</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2">
-        <v>9</v>
+        <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>2634</v>
+        <v>2628</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2">
-        <v>18</v>
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
         <v>2627</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>2629</v>
+        <v>2631</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>2631</v>
+        <v>2629</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2">
-        <v>10</v>
+        <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>2632</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2">
         <v>17</v>
       </c>
     </row>
@@ -982,74 +982,74 @@
       </c>
       <c r="B19" s="2">
         <v>2994</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2">
         <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>2867</v>
+        <v>3163</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>3163</v>
+        <v>2867</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>