--- v1 (2026-05-16)
+++ v2 (2026-07-01)
@@ -53,141 +53,141 @@
   <si>
     <t>Kraj</t>
   </si>
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Arkadiusz</t>
   </si>
   <si>
     <t>Żelazko</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
+    <t>Wiśniewski</t>
+  </si>
+  <si>
     <t>Dziubiński</t>
   </si>
   <si>
-    <t>Wiśniewski</t>
-[...1 lines deleted...]
-  <si>
     <t>Mariusz</t>
   </si>
   <si>
     <t>Wójcik</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Gordon</t>
   </si>
   <si>
     <t>Chramęga</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Szydłowski</t>
+  </si>
+  <si>
     <t>Piskorski</t>
   </si>
   <si>
-    <t>Szydłowski</t>
-[...1 lines deleted...]
-  <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Dubiel</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
+    <t>Jabłoński</t>
+  </si>
+  <si>
     <t>Górski</t>
   </si>
   <si>
-    <t>Jabłoński</t>
-[...1 lines deleted...]
-  <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Sałasiński</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
+    <t>Lutek</t>
+  </si>
+  <si>
     <t>Bielski</t>
   </si>
   <si>
-    <t>Lutek</t>
-[...1 lines deleted...]
-  <si>
     <t>Szymon</t>
   </si>
   <si>
     <t>Siodłowski</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
+    <t>Wira</t>
+  </si>
+  <si>
     <t>Strzelecki</t>
   </si>
   <si>
-    <t>Wira</t>
-[...1 lines deleted...]
-  <si>
     <t>Wojciech</t>
   </si>
   <si>
     <t>Jasiński</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
+    <t>Tarasiuk</t>
+  </si>
+  <si>
     <t>Maliszewski</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tarasiuk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -591,89 +591,89 @@
       </c>
       <c r="B2" s="2">
         <v>3159</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2">
-        <v>2887</v>
+        <v>3057</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G3" s="2">
-        <v>4</v>
+      <c r="G3" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
-        <v>3057</v>
+        <v>2887</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G4" s="2" t="s">
-        <v>11</v>
+      <c r="G4" s="2">
+        <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
         <v>2682</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2">
         <v>13</v>
       </c>
     </row>
@@ -706,350 +706,350 @@
       </c>
       <c r="B7" s="2">
         <v>894</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>2634</v>
+        <v>2628</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2">
-        <v>18</v>
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>2628</v>
+        <v>2634</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2">
-        <v>9</v>
+        <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
         <v>2627</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>2631</v>
+        <v>2629</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2">
-        <v>10</v>
+        <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>2629</v>
+        <v>2631</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>2632</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2">
         <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>2886</v>
+        <v>2681</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G14" s="2">
-        <v>3</v>
+      <c r="G14" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>2681</v>
+        <v>2886</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G15" s="2" t="s">
-        <v>11</v>
+      <c r="G15" s="2">
+        <v>3</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>2992</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2">
         <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>2633</v>
+        <v>3158</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>3158</v>
+        <v>2633</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
         <v>2994</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2">
         <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>3163</v>
+        <v>2867</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>2867</v>
+        <v>3163</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>