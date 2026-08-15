--- v2 (2026-07-01)
+++ v3 (2026-08-15)
@@ -95,54 +95,54 @@
   <si>
     <t>Chramęga</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Szydłowski</t>
   </si>
   <si>
     <t>Piskorski</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Dubiel</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
+    <t>Górski</t>
+  </si>
+  <si>
     <t>Jabłoński</t>
-  </si>
-[...1 lines deleted...]
-    <t>Górski</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Sałasiński</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Lutek</t>
   </si>
   <si>
     <t>Bielski</t>
   </si>
   <si>
     <t>Szymon</t>
   </si>
   <si>
     <t>Siodłowski</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
@@ -775,89 +775,89 @@
       </c>
       <c r="B10" s="2">
         <v>2627</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>2629</v>
+        <v>2631</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>2631</v>
+        <v>2629</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2">
-        <v>10</v>
+        <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>2632</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2">
         <v>17</v>
       </c>
     </row>