--- v1 (2026-05-20)
+++ v2 (2026-10-05)
@@ -98,111 +98,111 @@
   <si>
     <t>Leszek</t>
   </si>
   <si>
     <t>Zalewski</t>
   </si>
   <si>
     <t>Maciek</t>
   </si>
   <si>
     <t>Paluchowski</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Górski</t>
   </si>
   <si>
     <t>Osowski</t>
   </si>
   <si>
     <t>Mariusz</t>
   </si>
   <si>
+    <t>Fiodorow</t>
+  </si>
+  <si>
     <t>Kretkiewicz</t>
   </si>
   <si>
-    <t>Fiodorow</t>
-[...1 lines deleted...]
-  <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Staniszewski</t>
   </si>
   <si>
     <t>Rychlik</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Lewandowski</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
+    <t>Wardzyński</t>
+  </si>
+  <si>
     <t>Bors</t>
   </si>
   <si>
-    <t>Wardzyński</t>
-[...1 lines deleted...]
-  <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Dobrosz</t>
   </si>
   <si>
+    <t>Szewczyk</t>
+  </si>
+  <si>
     <t xml:space="preserve">Rafał </t>
   </si>
   <si>
     <t xml:space="preserve">Duk </t>
   </si>
   <si>
-    <t>Szewczyk</t>
-[...1 lines deleted...]
-  <si>
     <t>Szymon</t>
   </si>
   <si>
     <t>Golonka</t>
   </si>
   <si>
     <t>Tarlan</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
+    <t>Motak</t>
+  </si>
+  <si>
     <t>Żendzian</t>
-  </si>
-[...1 lines deleted...]
-    <t>Motak</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -790,74 +790,74 @@
       </c>
       <c r="B10" s="2">
         <v>1995</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>9463</v>
+        <v>3893</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>3893</v>
+        <v>9463</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>3865</v>
       </c>
       <c r="C13" s="2" t="s">
@@ -905,149 +905,149 @@
       </c>
       <c r="B15" s="2">
         <v>12917</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>3684</v>
+        <v>2487</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>2487</v>
+        <v>3684</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>2763</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>4019</v>
+        <v>2004</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="E19" s="2" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>2004</v>
+        <v>4019</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
         <v>2298</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E21" s="2" t="s">
@@ -1066,74 +1066,74 @@
       </c>
       <c r="B22" s="2">
         <v>13589</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>1997</v>
+        <v>12997</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>12997</v>
+        <v>1997</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>