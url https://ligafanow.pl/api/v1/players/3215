--- v2 (2026-08-15)
+++ v3 (2026-09-29)
@@ -146,57 +146,57 @@
   <si>
     <t>Przybylski</t>
   </si>
   <si>
     <t>Mariusz</t>
   </si>
   <si>
     <t>Torba</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Musiński</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Podkoń</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
+    <t>Bujalski</t>
+  </si>
+  <si>
     <t>Malinowski</t>
   </si>
   <si>
-    <t>Bujalski</t>
-[...2 lines deleted...]
-    <t>Szyman</t>
+    <t>Szymon</t>
   </si>
   <si>
     <t>Osakiewicz</t>
   </si>
   <si>
     <t xml:space="preserve">Damian </t>
   </si>
   <si>
     <t xml:space="preserve">Słojkowski </t>
   </si>
   <si>
     <t xml:space="preserve">Eduard </t>
   </si>
   <si>
     <t>Vakhidov</t>
   </si>
   <si>
     <t>UKR</t>
   </si>
   <si>
     <t>Zachewicz</t>
   </si>
 </sst>
 </file>
 
@@ -966,89 +966,89 @@
       </c>
       <c r="B17" s="2">
         <v>11146</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2">
         <v>8</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>12736</v>
+        <v>7825</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2">
-        <v>4</v>
+        <v>40</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>7825</v>
+        <v>12736</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2">
-        <v>40</v>
+        <v>4</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>13695</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>16</v>
       </c>
     </row>