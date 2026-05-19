--- v0 (2026-04-03)
+++ v1 (2026-05-19)
@@ -65,99 +65,99 @@
   <si>
     <t>Urbaczewski</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Jacek</t>
   </si>
   <si>
     <t>Sałata</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Wojciechowski</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
+    <t>Gwiazda</t>
+  </si>
+  <si>
     <t>Dąbrowski</t>
   </si>
   <si>
-    <t>Gwiazda</t>
-[...1 lines deleted...]
-  <si>
     <t>Karol</t>
   </si>
   <si>
     <t>Kowalski</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Wielki</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Bilski</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Borczyk</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Kwiatkowski</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
+    <t>Tomiak</t>
+  </si>
+  <si>
     <t>Kamiński</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tomiak</t>
   </si>
   <si>
     <t>Robert Bogusław</t>
   </si>
   <si>
     <t>Jędrych</t>
   </si>
   <si>
     <t>Vicci</t>
   </si>
   <si>
     <t>Połaski</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -619,89 +619,89 @@
       </c>
       <c r="B4" s="2">
         <v>11077</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>11981</v>
+        <v>11081</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2">
-        <v>17</v>
+        <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>11081</v>
+        <v>11981</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2">
-        <v>27</v>
+        <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
         <v>13536</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>21</v>
       </c>
     </row>
@@ -803,89 +803,89 @@
       </c>
       <c r="B12" s="2">
         <v>11072</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>11078</v>
+        <v>11075</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2">
-        <v>10</v>
+        <v>7</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>11075</v>
+        <v>11078</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>11079</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2">
         <v>11</v>
       </c>
     </row>