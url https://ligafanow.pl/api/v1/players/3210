--- v0 (2026-04-09)
+++ v1 (2026-06-05)
@@ -68,63 +68,63 @@
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>Emil</t>
   </si>
   <si>
     <t>Mostowski</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">Hubert </t>
   </si>
   <si>
     <t>Posacki</t>
   </si>
   <si>
     <t>Igor</t>
   </si>
   <si>
     <t>Tokarski</t>
   </si>
   <si>
+    <t xml:space="preserve">Jakub </t>
+  </si>
+  <si>
+    <t>Libera</t>
+  </si>
+  <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Grabowski</t>
   </si>
   <si>
     <t>Dziedzic</t>
-  </si>
-[...4 lines deleted...]
-    <t>Libera</t>
   </si>
   <si>
     <t>Jędrzej</t>
   </si>
   <si>
     <t>Gutowski</t>
   </si>
   <si>
     <t xml:space="preserve">Kamil </t>
   </si>
   <si>
     <t xml:space="preserve">Pasik </t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Krawiec</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Jastrzębski</t>
   </si>
@@ -669,103 +669,103 @@
       </c>
       <c r="B5" s="2">
         <v>12177</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>8081</v>
+        <v>6292</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G6" s="2">
-        <v>3</v>
+      <c r="G6" s="2" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>13243</v>
+        <v>8081</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G7" s="2" t="s">
-        <v>13</v>
+      <c r="G7" s="2">
+        <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>6292</v>
+        <v>13243</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
         <v>12600</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E9" s="2" t="s">
@@ -862,51 +862,51 @@
       </c>
       <c r="E13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>12973</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>7865</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F15" s="2" t="s">