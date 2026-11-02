--- v1 (2026-06-05)
+++ v2 (2026-11-02)
@@ -95,81 +95,81 @@
   <si>
     <t>Libera</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Grabowski</t>
   </si>
   <si>
     <t>Dziedzic</t>
   </si>
   <si>
     <t>Jędrzej</t>
   </si>
   <si>
     <t>Gutowski</t>
   </si>
   <si>
     <t xml:space="preserve">Kamil </t>
   </si>
   <si>
     <t xml:space="preserve">Pasik </t>
   </si>
   <si>
+    <t>Bramkarz</t>
+  </si>
+  <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Krawiec</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Jastrzębski</t>
   </si>
   <si>
     <t>Maks</t>
   </si>
   <si>
     <t>Wysocki</t>
   </si>
   <si>
     <t>Mariusz</t>
   </si>
   <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t>Kawecki</t>
   </si>
   <si>
     <t>Czerwiński</t>
-  </si>
-[...1 lines deleted...]
-    <t>Bramkarz</t>
   </si>
   <si>
     <t>Sergiusz</t>
   </si>
   <si>
     <t>Kaczmarczyk</t>
   </si>
   <si>
     <t>Stanisław</t>
   </si>
   <si>
     <t>Ścigała</t>
   </si>
   <si>
     <t>Szymon</t>
   </si>
   <si>
     <t>Dąbrowski</t>
   </si>
   <si>
     <t>Wojtek</t>
   </si>
   <si>
     <t>Matczak</t>
   </si>
@@ -787,189 +787,189 @@
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
         <v>12140</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
         <v>12599</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>13557</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>12973</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>7865</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>12945</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>12972</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>13558</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">