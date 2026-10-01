--- v3 (2026-08-17)
+++ v4 (2026-10-01)
@@ -65,114 +65,114 @@
   <si>
     <t>Rzepecki</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>Alek</t>
   </si>
   <si>
     <t>Stachiewicz</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Bartek</t>
   </si>
   <si>
     <t>Kozak</t>
   </si>
   <si>
     <t>Damian</t>
   </si>
   <si>
+    <t>Dobrowolski</t>
+  </si>
+  <si>
     <t>Michalczyk</t>
   </si>
   <si>
-    <t>Dobrowolski</t>
-[...1 lines deleted...]
-  <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Wysocki</t>
   </si>
   <si>
     <t>Walczuk</t>
   </si>
   <si>
     <t xml:space="preserve">Janek </t>
   </si>
   <si>
     <t>Kacper</t>
   </si>
   <si>
     <t>Zajączkowski</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Bieliński</t>
   </si>
   <si>
     <t>Kwiatkowski</t>
   </si>
   <si>
     <t>Kuba</t>
   </si>
   <si>
+    <t>Mendak</t>
+  </si>
+  <si>
     <t>Kublik</t>
   </si>
   <si>
-    <t>Mendak</t>
-[...1 lines deleted...]
-  <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Rozkres</t>
   </si>
   <si>
     <t>Maximilian</t>
   </si>
   <si>
     <t>Rutz</t>
   </si>
   <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
+    <t xml:space="preserve">Podgórski </t>
+  </si>
+  <si>
     <t>Przygoda</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Podgórski </t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Koziołek</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Świpiarski</t>
   </si>
   <si>
     <t>Bartczuk</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t>Ciurzyński</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
@@ -649,89 +649,89 @@
       </c>
       <c r="B4" s="2">
         <v>3848</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>13682</v>
+        <v>3428</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G5" s="2" t="s">
-        <v>13</v>
+      <c r="G5" s="2">
+        <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>3428</v>
+        <v>13682</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G6" s="2">
-        <v>3</v>
+      <c r="G6" s="2" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
         <v>3845</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2">
         <v>4</v>
       </c>
     </row>
@@ -833,89 +833,89 @@
       </c>
       <c r="B12" s="2">
         <v>13094</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>3847</v>
+        <v>4512</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G13" s="2" t="s">
-        <v>13</v>
+      <c r="G13" s="2">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>4512</v>
+        <v>3847</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G14" s="2">
-        <v>9</v>
+      <c r="G14" s="2" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>2851</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>13</v>
       </c>
     </row>
@@ -948,89 +948,89 @@
       </c>
       <c r="B17" s="2">
         <v>3437</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>5596</v>
+        <v>3852</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2">
-        <v>11</v>
+        <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>3852</v>
+        <v>5596</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2">
-        <v>8</v>
+        <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>3434</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2">
         <v>17</v>
       </c>
     </row>