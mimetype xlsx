--- v1 (2026-06-05)
+++ v2 (2026-09-22)
@@ -110,62 +110,62 @@
   <si>
     <t>Troszczyński</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Flis</t>
   </si>
   <si>
     <t>Leszek</t>
   </si>
   <si>
     <t>Gallewicz</t>
   </si>
   <si>
     <t>Maciek</t>
   </si>
   <si>
     <t xml:space="preserve">Pyrka </t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
+    <t>Nowak</t>
+  </si>
+  <si>
+    <t>Piegat</t>
+  </si>
+  <si>
     <t>Jaśkowiec</t>
   </si>
   <si>
     <t>Branowski</t>
   </si>
   <si>
-    <t>Piegat</t>
-[...4 lines deleted...]
-  <si>
     <t>Marek</t>
   </si>
   <si>
     <t>Kwiatkowski</t>
   </si>
   <si>
     <t>Mariusz</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Witan</t>
   </si>
   <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t>Zieliński</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Przemysław</t>
@@ -185,63 +185,63 @@
   <si>
     <t xml:space="preserve">Borkowski </t>
   </si>
   <si>
     <t>Sitek</t>
   </si>
   <si>
     <t>Sławomir</t>
   </si>
   <si>
     <t>Gediga</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t>Łokietek</t>
   </si>
   <si>
     <t>Bajur</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
+    <t>Pastewka</t>
+  </si>
+  <si>
+    <t>Borkowski</t>
+  </si>
+  <si>
     <t>Ryczałek</t>
   </si>
   <si>
+    <t>Samolik</t>
+  </si>
+  <si>
     <t>Kryczka</t>
-  </si>
-[...7 lines deleted...]
-    <t>Samolik</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -852,135 +852,135 @@
       </c>
       <c r="B11" s="2">
         <v>43</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>961</v>
+        <v>8619</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>660</v>
+        <v>13826</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G13" s="2">
-        <v>6</v>
+      <c r="G13" s="2" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>13826</v>
+        <v>961</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G14" s="2" t="s">
+      <c r="G14" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>8619</v>
+        <v>660</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>3947</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2">
         <v>50</v>
       </c>
     </row>
@@ -1220,158 +1220,158 @@
       </c>
       <c r="B27" s="2">
         <v>4876</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="2">
         <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="2">
-        <v>10351</v>
+        <v>7078</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>56</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="2">
-        <v>2937</v>
+        <v>2412</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>56</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G29" s="2">
-        <v>89</v>
+      <c r="G29" s="2" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="2">
-        <v>7078</v>
+        <v>10351</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>56</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="2">
-        <v>2412</v>
+        <v>13757</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>56</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="2">
         <v>31</v>
       </c>
       <c r="B32" s="2">
-        <v>13757</v>
+        <v>2937</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>56</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G32" s="2" t="s">
-        <v>13</v>
+      <c r="G32" s="2">
+        <v>89</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>