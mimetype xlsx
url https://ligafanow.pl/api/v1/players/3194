--- v1 (2026-06-05)
+++ v2 (2026-09-21)
@@ -113,78 +113,78 @@
   <si>
     <t xml:space="preserve">Igor </t>
   </si>
   <si>
     <t>Gozdecki</t>
   </si>
   <si>
     <t>Kacper</t>
   </si>
   <si>
     <t>Stępień</t>
   </si>
   <si>
     <t>Karol</t>
   </si>
   <si>
     <t>Kalicki</t>
   </si>
   <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Litwiniuk</t>
   </si>
   <si>
+    <t xml:space="preserve">Krystian </t>
+  </si>
+  <si>
+    <t>Matysek</t>
+  </si>
+  <si>
     <t>Krystian</t>
   </si>
   <si>
-    <t xml:space="preserve">Krystian </t>
-[...4 lines deleted...]
-  <si>
     <t>Kuba</t>
   </si>
   <si>
     <t>Solecki</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Głazowski</t>
   </si>
   <si>
+    <t xml:space="preserve">Michał </t>
+  </si>
+  <si>
+    <t>Buczek</t>
+  </si>
+  <si>
     <t>Matynia</t>
-  </si>
-[...4 lines deleted...]
-    <t>Buczek</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Wardzyński</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Chmura</t>
   </si>
   <si>
     <t>Stanisław</t>
   </si>
   <si>
     <t>Kędzierski</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -836,204 +836,204 @@
       </c>
       <c r="B12" s="2">
         <v>1396</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2">
         <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>11935</v>
+        <v>5175</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G13" s="2">
-        <v>15</v>
+      <c r="G13" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>5175</v>
+        <v>11935</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G14" s="2" t="s">
-        <v>11</v>
+      <c r="G14" s="2">
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>11934</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>596</v>
+        <v>5167</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G18" s="2">
-        <v>18</v>
+      <c r="G18" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>5167</v>
+        <v>596</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G19" s="2" t="s">
-        <v>11</v>
+      <c r="G19" s="2">
+        <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>2487</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2">
         <v>20</v>
       </c>
     </row>