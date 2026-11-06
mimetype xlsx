--- v2 (2026-09-21)
+++ v3 (2026-11-06)
@@ -62,62 +62,62 @@
   <si>
     <t>Artur</t>
   </si>
   <si>
     <t>Miszkiewicz</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Bartosz</t>
   </si>
   <si>
     <t>Staniszewski</t>
   </si>
   <si>
     <t>Bartłomiej</t>
   </si>
   <si>
     <t>Podobas</t>
   </si>
   <si>
+    <t xml:space="preserve">Damian </t>
+  </si>
+  <si>
+    <t>Sych</t>
+  </si>
+  <si>
     <t>Damian</t>
   </si>
   <si>
     <t>Borowski</t>
   </si>
   <si>
-    <t xml:space="preserve">Damian </t>
-[...4 lines deleted...]
-  <si>
     <t>Eryk</t>
   </si>
   <si>
     <t>Wojcieszuk</t>
   </si>
   <si>
     <t>Grzegorz</t>
   </si>
   <si>
     <t>Dryka</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t xml:space="preserve">Igor </t>
   </si>
   <si>
     <t>Gozdecki</t>
   </si>
   <si>
     <t>Kacper</t>
   </si>
   <si>
     <t>Stępień</t>
@@ -131,60 +131,60 @@
   <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Litwiniuk</t>
   </si>
   <si>
     <t xml:space="preserve">Krystian </t>
   </si>
   <si>
     <t>Matysek</t>
   </si>
   <si>
     <t>Krystian</t>
   </si>
   <si>
     <t>Kuba</t>
   </si>
   <si>
     <t>Solecki</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Matynia</t>
+  </si>
+  <si>
     <t>Głazowski</t>
   </si>
   <si>
     <t xml:space="preserve">Michał </t>
   </si>
   <si>
     <t>Buczek</t>
-  </si>
-[...1 lines deleted...]
-    <t>Matynia</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Wardzyński</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Chmura</t>
   </si>
   <si>
     <t>Stanisław</t>
   </si>
   <si>
     <t>Kędzierski</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -652,89 +652,89 @@
       </c>
       <c r="B4" s="2">
         <v>20</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2">
         <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>5</v>
+        <v>5171</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2">
-        <v>12</v>
+        <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>5171</v>
+        <v>5</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2">
-        <v>17</v>
+        <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
         <v>13691</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
@@ -905,135 +905,135 @@
       </c>
       <c r="B15" s="2">
         <v>11934</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>9</v>
+        <v>596</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G16" s="2" t="s">
-        <v>11</v>
+      <c r="G16" s="2">
+        <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>5167</v>
+        <v>21</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>596</v>
+        <v>5167</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G19" s="2">
-        <v>18</v>
+      <c r="G19" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>2487</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2">
         <v>20</v>
       </c>
     </row>