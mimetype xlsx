--- v0 (2026-04-04)
+++ v1 (2026-06-05)
@@ -53,147 +53,147 @@
   <si>
     <t>Kraj</t>
   </si>
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Adam</t>
   </si>
   <si>
     <t>Czerwiński</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Adrian</t>
   </si>
   <si>
-    <t>De Campos</t>
+    <t>Firmino de Campos</t>
   </si>
   <si>
     <t>BRA</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Albert</t>
   </si>
   <si>
     <t>Ramos</t>
   </si>
   <si>
     <t>Bruno</t>
   </si>
   <si>
     <t>Pessoa</t>
   </si>
   <si>
     <t>Martins</t>
   </si>
   <si>
     <t>PRT</t>
   </si>
   <si>
     <t>Diego</t>
   </si>
   <si>
     <t>Caballero</t>
   </si>
   <si>
     <t>Douglas</t>
   </si>
   <si>
     <t>Mesquita</t>
   </si>
   <si>
     <t xml:space="preserve">Eduardo </t>
   </si>
   <si>
     <t>Kanela</t>
   </si>
   <si>
+    <t>Fernando</t>
+  </si>
+  <si>
+    <t>Mirandetti</t>
+  </si>
+  <si>
     <t>Gomez</t>
   </si>
   <si>
     <t>Aliyu</t>
   </si>
   <si>
     <t>Hubert</t>
   </si>
   <si>
     <t>Urbanek</t>
   </si>
   <si>
     <t>Hugo</t>
   </si>
   <si>
     <t>Chiaradia</t>
   </si>
   <si>
     <t>Ismiley</t>
   </si>
   <si>
     <t>Maia</t>
   </si>
   <si>
-    <t>Lucas</t>
-[...2 lines deleted...]
-    <t>Monteiro</t>
+    <t>Jeremi</t>
+  </si>
+  <si>
+    <t>Szymański</t>
   </si>
   <si>
     <t>Luciano</t>
   </si>
   <si>
     <t>Sant'Ana</t>
   </si>
   <si>
     <t xml:space="preserve">Marcos </t>
   </si>
   <si>
     <t>Lima</t>
   </si>
   <si>
     <t>Rafael</t>
   </si>
   <si>
     <t>Andrade</t>
-  </si>
-[...4 lines deleted...]
-    <t>Szymański</t>
   </si>
   <si>
     <t xml:space="preserve">Juan </t>
   </si>
   <si>
     <t>Agudelo</t>
   </si>
   <si>
     <t>COL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -550,51 +550,51 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:G19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.998" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -767,247 +767,247 @@
       </c>
       <c r="B9" s="2">
         <v>5071</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>9873</v>
+        <v>13807</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>11914</v>
+        <v>9873</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>11177</v>
+        <v>11914</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>3217</v>
+        <v>11177</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>9562</v>
+        <v>3217</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>3220</v>
+        <v>8086</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>4758</v>
+        <v>3220</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>3221</v>
+        <v>4758</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>8086</v>
+        <v>3221</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
         <v>9875</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G19" s="2" t="s">