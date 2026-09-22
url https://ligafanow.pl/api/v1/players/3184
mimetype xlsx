--- v2 (2026-07-21)
+++ v3 (2026-09-22)
@@ -137,66 +137,66 @@
   <si>
     <t>Gonczarek</t>
   </si>
   <si>
     <t>Krzysiek</t>
   </si>
   <si>
     <t>Gołos</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Ząbczyk</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Adamowski</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
+    <t>Kociński</t>
+  </si>
+  <si>
     <t xml:space="preserve">Patryk </t>
   </si>
   <si>
     <t xml:space="preserve">Żuber </t>
   </si>
   <si>
-    <t>Kociński</t>
-[...1 lines deleted...]
-  <si>
     <t>Paweł</t>
   </si>
   <si>
+    <t xml:space="preserve">Mańk </t>
+  </si>
+  <si>
     <t>Tomczyk</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Mańk </t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Amermajster</t>
   </si>
   <si>
     <t xml:space="preserve">Piotr </t>
   </si>
   <si>
     <t xml:space="preserve">Płatek </t>
   </si>
   <si>
     <t>Przemysław</t>
   </si>
   <si>
     <t>Płatek</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Janusiński</t>
   </si>
@@ -967,143 +967,143 @@
       </c>
       <c r="B16" s="2">
         <v>10969</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>2540</v>
+        <v>13247</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>4821</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>13247</v>
+        <v>2540</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>12023</v>
+        <v>558</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>558</v>
+        <v>12023</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
         <v>4941</v>
       </c>
       <c r="C22" s="2" t="s">