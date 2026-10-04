--- v2 (2026-07-03)
+++ v3 (2026-10-04)
@@ -68,105 +68,105 @@
   <si>
     <t>UKR</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Artur</t>
   </si>
   <si>
     <t>Ulasiuk</t>
   </si>
   <si>
     <t>BLR</t>
   </si>
   <si>
     <t>Bakhtiiar</t>
   </si>
   <si>
     <t>Tahiiev</t>
   </si>
   <si>
     <t>Dmytro</t>
   </si>
   <si>
+    <t>Litvinchuk</t>
+  </si>
+  <si>
     <t>Kuźmin</t>
   </si>
   <si>
-    <t>Litvinchuk</t>
-[...1 lines deleted...]
-  <si>
     <t>Kirill</t>
   </si>
   <si>
     <t>Tsvirko</t>
   </si>
   <si>
     <t>Maksym</t>
   </si>
   <si>
     <t>Bozhko</t>
   </si>
   <si>
     <t>Oleksander</t>
   </si>
   <si>
     <t>Tshikhotsky</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t xml:space="preserve">Oleksandr </t>
   </si>
   <si>
     <t>Hrytsak</t>
   </si>
   <si>
     <t>Platon</t>
   </si>
   <si>
     <t>Marchenko</t>
   </si>
   <si>
     <t>Roman</t>
   </si>
   <si>
     <t>Malinowskyi</t>
   </si>
   <si>
     <t>Sava</t>
   </si>
   <si>
     <t>Lutai</t>
   </si>
   <si>
     <t>Serhii</t>
   </si>
   <si>
-    <t>Kozhuhar</t>
+    <t>Kozhukhar</t>
   </si>
   <si>
     <t>Stanislau</t>
   </si>
   <si>
     <t>Piashko</t>
   </si>
   <si>
     <t>BEL</t>
   </si>
   <si>
     <t>Stas</t>
   </si>
   <si>
     <t>Bodetskyi</t>
   </si>
   <si>
     <t>Vitalii</t>
   </si>
   <si>
     <t>Lisnychenko</t>
   </si>
   <si>
     <t>Vladyslav</t>
   </si>
@@ -688,89 +688,89 @@
       </c>
       <c r="B4" s="2">
         <v>13560</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>11724</v>
+        <v>12380</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G5" s="2">
-        <v>9</v>
+      <c r="G5" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>12380</v>
+        <v>11724</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G6" s="2" t="s">
-        <v>11</v>
+      <c r="G6" s="2">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
         <v>3868</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>