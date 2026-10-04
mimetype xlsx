--- v2 (2026-07-03)
+++ v3 (2026-10-04)
@@ -107,54 +107,54 @@
   <si>
     <t>Filip</t>
   </si>
   <si>
     <t>Połukord</t>
   </si>
   <si>
     <t>Gegi</t>
   </si>
   <si>
     <t>Kurtanidze</t>
   </si>
   <si>
     <t>GEO</t>
   </si>
   <si>
     <t>Hubert</t>
   </si>
   <si>
     <t>Domagała</t>
   </si>
   <si>
     <t>Ivan</t>
   </si>
   <si>
+    <t>Tymofieiev</t>
+  </si>
+  <si>
     <t>Pozaruk</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tymofieiev</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Żółciński</t>
   </si>
   <si>
     <t>Kowalczyk</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Haczykowski</t>
   </si>
   <si>
     <t>Kuba</t>
   </si>
   <si>
     <t>Woźniak</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
@@ -923,74 +923,74 @@
       </c>
       <c r="B12" s="2">
         <v>13264</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>12644</v>
+        <v>10403</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>10403</v>
+        <v>12644</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>13244</v>
       </c>
       <c r="C15" s="2" t="s">
@@ -1107,74 +1107,74 @@
       </c>
       <c r="B20" s="2">
         <v>13585</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>13727</v>
+        <v>13731</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>13731</v>
+        <v>13727</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
         <v>12885</v>
       </c>
       <c r="C23" s="2" t="s">