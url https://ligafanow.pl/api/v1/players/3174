--- v2 (2026-06-30)
+++ v3 (2026-09-29)
@@ -77,63 +77,63 @@
   <si>
     <t>Ros</t>
   </si>
   <si>
     <t>UKR</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Bohdan</t>
   </si>
   <si>
     <t>Bezkrovnyi</t>
   </si>
   <si>
     <t xml:space="preserve">Borys </t>
   </si>
   <si>
     <t xml:space="preserve">Ostapenko </t>
   </si>
   <si>
     <t>Denys</t>
   </si>
   <si>
+    <t>Ostrovskyi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Denys  </t>
+  </si>
+  <si>
+    <t>Blank</t>
+  </si>
+  <si>
     <t>Sandetskyi</t>
   </si>
   <si>
     <t>Tokar</t>
-  </si>
-[...7 lines deleted...]
-    <t>Ostrovskyi</t>
   </si>
   <si>
     <t>Dima</t>
   </si>
   <si>
     <t>Ratushnyi</t>
   </si>
   <si>
     <t>Klochko</t>
   </si>
   <si>
     <t>Igor</t>
   </si>
   <si>
     <t>Milewski</t>
   </si>
   <si>
     <t>Julien</t>
   </si>
   <si>
     <t>Tadrowski</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
@@ -747,120 +747,120 @@
       </c>
       <c r="B5" s="2">
         <v>4055</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="2">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>13324</v>
+        <v>13322</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>13323</v>
+        <v>11719</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="2" t="s">
-        <v>11</v>
+      <c r="G7" s="2">
+        <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>11719</v>
+        <v>13324</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="G8" s="2">
-        <v>30</v>
+      <c r="G8" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>13322</v>
+        <v>13323</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
         <v>11417</v>
       </c>
       <c r="C10" s="2" t="s">