--- v0 (2026-03-30)
+++ v1 (2026-10-01)
@@ -113,57 +113,57 @@
   <si>
     <t>Daniel</t>
   </si>
   <si>
     <t>Dworecki</t>
   </si>
   <si>
     <t>Filip</t>
   </si>
   <si>
     <t>Patynowski</t>
   </si>
   <si>
     <t>Grzegorz</t>
   </si>
   <si>
     <t xml:space="preserve">Ignacy </t>
   </si>
   <si>
     <t>Sabadasz</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
+    <t>Bartnicki</t>
+  </si>
+  <si>
     <t>Zagwa</t>
   </si>
   <si>
     <t>Łojek</t>
-  </si>
-[...1 lines deleted...]
-    <t>Bartnicki</t>
   </si>
   <si>
     <t>Kacper</t>
   </si>
   <si>
     <t>Tymosiak</t>
   </si>
   <si>
     <t>Loïc</t>
   </si>
   <si>
     <t>Bonnet</t>
   </si>
   <si>
     <t>FRA</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Grodzki</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
@@ -836,97 +836,97 @@
       </c>
       <c r="B12" s="2">
         <v>11202</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>11912</v>
+        <v>12560</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>7140</v>
+        <v>11912</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>12560</v>
+        <v>7140</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>10583</v>
       </c>
       <c r="C16" s="2" t="s">