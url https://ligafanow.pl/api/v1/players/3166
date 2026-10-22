--- v2 (2026-09-05)
+++ v3 (2026-10-22)
@@ -80,81 +80,81 @@
   <si>
     <t>Andrii</t>
   </si>
   <si>
     <t>Honcharenko</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Honcarenko</t>
   </si>
   <si>
     <t>Danylo</t>
   </si>
   <si>
     <t>Ihnatiuk</t>
   </si>
   <si>
     <t>Dmytro</t>
   </si>
   <si>
+    <t>Kuźmin</t>
+  </si>
+  <si>
     <t>Vershyhora</t>
   </si>
   <si>
     <t>Danalaki</t>
   </si>
   <si>
-    <t>Kuźmin</t>
-[...1 lines deleted...]
-  <si>
     <t>Kyrylo</t>
   </si>
   <si>
     <t>Pustovit</t>
   </si>
   <si>
     <t>Maksym</t>
   </si>
   <si>
     <t>Stetsiuk</t>
   </si>
   <si>
     <t>Nazar</t>
   </si>
   <si>
     <t>Aleksanian</t>
   </si>
   <si>
     <t>Orest</t>
   </si>
   <si>
-    <t>Petryszyn</t>
+    <t>Petryshyn</t>
   </si>
   <si>
     <t>Roman</t>
   </si>
   <si>
     <t>Yatskiv</t>
   </si>
   <si>
     <t>Serhii</t>
   </si>
   <si>
     <t>Avkhimovych</t>
   </si>
   <si>
     <t>Pavlov</t>
   </si>
   <si>
     <t>Yudov</t>
   </si>
   <si>
     <t>Stanislav</t>
   </si>
   <si>
     <t>Pradosh</t>
   </si>
@@ -689,112 +689,112 @@
       </c>
       <c r="B6" s="2">
         <v>13002</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>12582</v>
+        <v>11724</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2">
-        <v>2</v>
+        <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>12585</v>
+        <v>12582</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2">
-        <v>8</v>
+        <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>11724</v>
+        <v>12585</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2">
-        <v>11</v>
+        <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
         <v>12581</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2">
         <v>10</v>
       </c>
     </row>