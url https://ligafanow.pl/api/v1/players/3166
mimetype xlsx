--- v0 (2026-04-09)
+++ v1 (2026-07-21)
@@ -59,135 +59,135 @@
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Albert</t>
   </si>
   <si>
     <t>Kulak</t>
   </si>
   <si>
     <t>UKR</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Anatolii</t>
   </si>
   <si>
     <t>Kuzmin</t>
   </si>
   <si>
     <t>Andrii</t>
   </si>
   <si>
+    <t>Honcharenko</t>
+  </si>
+  <si>
+    <t>POL</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Honcarenko</t>
   </si>
   <si>
-    <t>-</t>
-[...7 lines deleted...]
-  <si>
     <t>Danylo</t>
   </si>
   <si>
     <t>Ihnatiuk</t>
   </si>
   <si>
     <t>Dmytro</t>
   </si>
   <si>
+    <t>Kuźmin</t>
+  </si>
+  <si>
+    <t>Vershyhora</t>
+  </si>
+  <si>
     <t>Danalaki</t>
   </si>
   <si>
-    <t>Kuźmin</t>
-[...4 lines deleted...]
-  <si>
     <t>Kyrylo</t>
   </si>
   <si>
     <t>Pustovit</t>
   </si>
   <si>
     <t>Maksym</t>
   </si>
   <si>
     <t>Stetsiuk</t>
   </si>
   <si>
     <t>Nazar</t>
   </si>
   <si>
     <t>Aleksanian</t>
   </si>
   <si>
     <t>Orest</t>
   </si>
   <si>
     <t>Petryszyn</t>
   </si>
   <si>
     <t>Roman</t>
   </si>
   <si>
     <t>Yatskiv</t>
   </si>
   <si>
     <t>Serhii</t>
   </si>
   <si>
+    <t>Avkhimovych</t>
+  </si>
+  <si>
+    <t>Yudov</t>
+  </si>
+  <si>
     <t>Pavlov</t>
   </si>
   <si>
-    <t>Avkhimovych</t>
-[...4 lines deleted...]
-  <si>
     <t>Stanislav</t>
   </si>
   <si>
     <t>Pradosh</t>
   </si>
   <si>
     <t>Vitalii</t>
   </si>
   <si>
+    <t>Shcherbyna</t>
+  </si>
+  <si>
     <t>Levandovskyi</t>
-  </si>
-[...1 lines deleted...]
-    <t>Shcherbyna</t>
   </si>
   <si>
     <t>Yaroslav</t>
   </si>
   <si>
     <t>Ilkiv</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -620,181 +620,181 @@
       </c>
       <c r="B3" s="2">
         <v>11727</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2">
         <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
-        <v>13084</v>
+        <v>13104</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="2" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G4" s="2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>13104</v>
+        <v>13084</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="G5" s="2" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
         <v>13002</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>12585</v>
+        <v>11724</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2">
-        <v>8</v>
+        <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>11724</v>
+        <v>12582</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2">
-        <v>11</v>
+        <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>12582</v>
+        <v>12585</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2">
-        <v>2</v>
+        <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
         <v>12581</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2">
         <v>10</v>
       </c>
     </row>
@@ -873,181 +873,181 @@
       </c>
       <c r="B14" s="2">
         <v>12583</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>9963</v>
+        <v>5832</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2">
-        <v>22</v>
+        <v>41</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>5832</v>
+        <v>12589</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2">
-        <v>41</v>
+        <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>12589</v>
+        <v>9963</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>12586</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>12584</v>
+        <v>12580</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2">
-        <v>17</v>
+        <v>25</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>12580</v>
+        <v>12584</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2">
-        <v>25</v>
+        <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
         <v>12587</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2">
         <v>77</v>
       </c>
     </row>