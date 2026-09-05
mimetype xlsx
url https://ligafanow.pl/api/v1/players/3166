--- v1 (2026-07-21)
+++ v2 (2026-09-05)
@@ -80,99 +80,99 @@
   <si>
     <t>Andrii</t>
   </si>
   <si>
     <t>Honcharenko</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Honcarenko</t>
   </si>
   <si>
     <t>Danylo</t>
   </si>
   <si>
     <t>Ihnatiuk</t>
   </si>
   <si>
     <t>Dmytro</t>
   </si>
   <si>
+    <t>Vershyhora</t>
+  </si>
+  <si>
+    <t>Danalaki</t>
+  </si>
+  <si>
     <t>Kuźmin</t>
   </si>
   <si>
-    <t>Vershyhora</t>
-[...4 lines deleted...]
-  <si>
     <t>Kyrylo</t>
   </si>
   <si>
     <t>Pustovit</t>
   </si>
   <si>
     <t>Maksym</t>
   </si>
   <si>
     <t>Stetsiuk</t>
   </si>
   <si>
     <t>Nazar</t>
   </si>
   <si>
     <t>Aleksanian</t>
   </si>
   <si>
     <t>Orest</t>
   </si>
   <si>
     <t>Petryszyn</t>
   </si>
   <si>
     <t>Roman</t>
   </si>
   <si>
     <t>Yatskiv</t>
   </si>
   <si>
     <t>Serhii</t>
   </si>
   <si>
     <t>Avkhimovych</t>
   </si>
   <si>
+    <t>Pavlov</t>
+  </si>
+  <si>
     <t>Yudov</t>
-  </si>
-[...1 lines deleted...]
-    <t>Pavlov</t>
   </si>
   <si>
     <t>Stanislav</t>
   </si>
   <si>
     <t>Pradosh</t>
   </si>
   <si>
     <t>Vitalii</t>
   </si>
   <si>
     <t>Shcherbyna</t>
   </si>
   <si>
     <t>Levandovskyi</t>
   </si>
   <si>
     <t>Yaroslav</t>
   </si>
   <si>
     <t>Ilkiv</t>
   </si>
 </sst>
 </file>
 
@@ -689,112 +689,112 @@
       </c>
       <c r="B6" s="2">
         <v>13002</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>11724</v>
+        <v>12582</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2">
-        <v>11</v>
+        <v>2</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>12582</v>
+        <v>12585</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2">
-        <v>2</v>
+        <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>12585</v>
+        <v>11724</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2">
-        <v>8</v>
+        <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
         <v>12581</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2">
         <v>10</v>
       </c>
     </row>
@@ -896,89 +896,89 @@
       </c>
       <c r="B15" s="2">
         <v>5832</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2">
         <v>41</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>12589</v>
+        <v>9963</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>9963</v>
+        <v>12589</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2">
-        <v>22</v>
+        <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>12586</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2">
         <v>80</v>
       </c>
     </row>