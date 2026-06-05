--- v0 (2026-03-30)
+++ v1 (2026-06-05)
@@ -71,156 +71,156 @@
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Alex</t>
   </si>
   <si>
     <t>Bamba</t>
   </si>
   <si>
     <t>FRA</t>
   </si>
   <si>
     <t>Amadeusz</t>
   </si>
   <si>
     <t>Kopacz</t>
   </si>
   <si>
     <t>Anatol</t>
   </si>
   <si>
     <t>Łaznowski</t>
   </si>
   <si>
+    <t>Borys</t>
+  </si>
+  <si>
+    <t>Orzeł</t>
+  </si>
+  <si>
+    <t>Czarek</t>
+  </si>
+  <si>
+    <t>Pawlak</t>
+  </si>
+  <si>
+    <t>Dominik</t>
+  </si>
+  <si>
+    <t>Ostrowski</t>
+  </si>
+  <si>
+    <t>Jan</t>
+  </si>
+  <si>
+    <t>Szcześniak</t>
+  </si>
+  <si>
+    <t>Foryś</t>
+  </si>
+  <si>
+    <t>Julek</t>
+  </si>
+  <si>
+    <t>Kryszkiewicz</t>
+  </si>
+  <si>
+    <t>Bramkarz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kitwiniak </t>
+  </si>
+  <si>
+    <t>Adam</t>
+  </si>
+  <si>
+    <t>Krystian</t>
+  </si>
+  <si>
+    <t>Kuba</t>
+  </si>
+  <si>
+    <t>Zagrajek</t>
+  </si>
+  <si>
+    <t>Maks</t>
+  </si>
+  <si>
+    <t>Judkowiak</t>
+  </si>
+  <si>
+    <t>Mateusz</t>
+  </si>
+  <si>
+    <t>Ziemiański</t>
+  </si>
+  <si>
+    <t>Zając</t>
+  </si>
+  <si>
+    <t>Nikodem</t>
+  </si>
+  <si>
+    <t>Kucharski</t>
+  </si>
+  <si>
+    <t>Paweł</t>
+  </si>
+  <si>
+    <t>Ambrożko</t>
+  </si>
+  <si>
+    <t>Piotrek</t>
+  </si>
+  <si>
+    <t>Ziembicki</t>
+  </si>
+  <si>
+    <t>Przemysław</t>
+  </si>
+  <si>
+    <t>Jędrasik</t>
+  </si>
+  <si>
+    <t>Sebastian</t>
+  </si>
+  <si>
+    <t>Kowalczyk</t>
+  </si>
+  <si>
+    <t>Tadeusz</t>
+  </si>
+  <si>
+    <t>Sasin</t>
+  </si>
+  <si>
     <t>Antoni</t>
   </si>
   <si>
     <t>Herman</t>
-  </si>
-[...100 lines deleted...]
-    <t>Sasin</t>
   </si>
   <si>
     <t>Daniel</t>
   </si>
   <si>
     <t>Kłos</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -699,465 +699,465 @@
       </c>
       <c r="B5" s="2">
         <v>12826</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>8798</v>
+        <v>12828</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G6" s="2" t="s">
-        <v>11</v>
+      <c r="G6" s="2">
+        <v>72</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>12828</v>
+        <v>12838</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G7" s="2" t="s">
-        <v>11</v>
+      <c r="G7" s="2">
+        <v>2</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>12838</v>
+        <v>12834</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>12834</v>
+        <v>12840</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G9" s="2" t="s">
-        <v>11</v>
+      <c r="G9" s="2">
+        <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>12840</v>
+        <v>12849</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E10" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="E10" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G10" s="2">
-        <v>8</v>
+      <c r="G10" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>12849</v>
+        <v>12850</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>12850</v>
+        <v>12955</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>12955</v>
+        <v>12841</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>12841</v>
+        <v>12831</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E14" s="2" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>12831</v>
+        <v>12118</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>12118</v>
+        <v>9157</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>12832</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="E17" s="2" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>9157</v>
+        <v>12837</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G18" s="2" t="s">
-        <v>11</v>
+      <c r="G18" s="2">
+        <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>12837</v>
+        <v>13498</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>13498</v>
+        <v>12848</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>12848</v>
+        <v>12846</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G21" s="2" t="s">
-        <v>11</v>
+      <c r="G21" s="2">
+        <v>21</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>12846</v>
+        <v>12830</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>12830</v>
+        <v>12844</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>12844</v>
+        <v>8798</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
         <v>12835</v>
       </c>
       <c r="C25" s="2" t="s">