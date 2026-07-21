--- v1 (2026-06-05)
+++ v2 (2026-07-21)
@@ -92,93 +92,93 @@
   <si>
     <t>Łaznowski</t>
   </si>
   <si>
     <t>Borys</t>
   </si>
   <si>
     <t>Orzeł</t>
   </si>
   <si>
     <t>Czarek</t>
   </si>
   <si>
     <t>Pawlak</t>
   </si>
   <si>
     <t>Dominik</t>
   </si>
   <si>
     <t>Ostrowski</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
+    <t>Foryś</t>
+  </si>
+  <si>
     <t>Szcześniak</t>
   </si>
   <si>
-    <t>Foryś</t>
-[...1 lines deleted...]
-  <si>
     <t>Julek</t>
   </si>
   <si>
     <t>Kryszkiewicz</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t xml:space="preserve">Kitwiniak </t>
   </si>
   <si>
     <t>Adam</t>
   </si>
   <si>
     <t>Krystian</t>
   </si>
   <si>
     <t>Kuba</t>
   </si>
   <si>
     <t>Zagrajek</t>
   </si>
   <si>
-    <t>Maks</t>
+    <t>Maksymilian</t>
   </si>
   <si>
     <t>Judkowiak</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
+    <t>Zając</t>
+  </si>
+  <si>
     <t>Ziemiański</t>
-  </si>
-[...1 lines deleted...]
-    <t>Zając</t>
   </si>
   <si>
     <t>Nikodem</t>
   </si>
   <si>
     <t>Kucharski</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Ambrożko</t>
   </si>
   <si>
     <t>Piotrek</t>
   </si>
   <si>
     <t>Ziembicki</t>
   </si>
   <si>
     <t>Przemysław</t>
   </si>
   <si>
     <t>Jędrasik</t>
   </si>
@@ -573,51 +573,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:G25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.998" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -768,89 +768,89 @@
       </c>
       <c r="B8" s="2">
         <v>12834</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>12840</v>
+        <v>12849</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G9" s="2">
-        <v>8</v>
+      <c r="G9" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>12849</v>
+        <v>12840</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G10" s="2" t="s">
-        <v>11</v>
+      <c r="G10" s="2">
+        <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
         <v>12850</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
@@ -929,77 +929,77 @@
       </c>
       <c r="B15" s="2">
         <v>12118</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>9157</v>
+        <v>12832</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>12832</v>
+        <v>9157</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>12837</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">