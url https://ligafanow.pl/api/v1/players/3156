--- v0 (2026-04-03)
+++ v1 (2026-05-19)
@@ -140,54 +140,54 @@
   <si>
     <t>Oszczepalski</t>
   </si>
   <si>
     <t>Maciek</t>
   </si>
   <si>
     <t>Jarosz</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Kopeć</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Karczewski</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
+    <t>Kwiatkowski</t>
+  </si>
+  <si>
     <t>Pszczoła</t>
-  </si>
-[...1 lines deleted...]
-    <t>Kwiatkowski</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Garal</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Koc</t>
   </si>
   <si>
     <t>Sylwek</t>
   </si>
   <si>
     <t>Jacewicz</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
     <t>Grochowski</t>
   </si>
@@ -937,89 +937,89 @@
       </c>
       <c r="B16" s="2">
         <v>12752</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>12803</v>
+        <v>12802</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>12802</v>
+        <v>12803</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
         <v>12794</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2">
         <v>8</v>
       </c>
     </row>