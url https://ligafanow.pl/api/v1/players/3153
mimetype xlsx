--- v0 (2026-06-05)
+++ v1 (2026-09-18)
@@ -131,93 +131,93 @@
   <si>
     <t>Olejnicki</t>
   </si>
   <si>
     <t>Masenek</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Filipiak</t>
   </si>
   <si>
     <t>Krystian</t>
   </si>
   <si>
     <t>Kłosowski</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
+    <t>Troć</t>
+  </si>
+  <si>
     <t>Pluskota</t>
   </si>
   <si>
-    <t>Troć</t>
-[...1 lines deleted...]
-  <si>
     <t>Kuba</t>
   </si>
   <si>
     <t>Gajda</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Sadowski</t>
   </si>
   <si>
     <t>Marek</t>
   </si>
   <si>
     <t>Rusak</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Rybarczyk</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Dębski</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
+    <t>Lewandowski</t>
+  </si>
+  <si>
     <t>Szumielewicz</t>
-  </si>
-[...1 lines deleted...]
-    <t>Lewandowski</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Myszkiewicz</t>
   </si>
   <si>
     <t>Tomek</t>
   </si>
   <si>
     <t>Filipkowski</t>
   </si>
   <si>
     <t>Wiktor</t>
   </si>
   <si>
     <t>Gajdzial</t>
   </si>
   <si>
     <t>Wojtek</t>
   </si>
   <si>
     <t>Biegajło</t>
   </si>
@@ -959,74 +959,74 @@
       </c>
       <c r="B15" s="2">
         <v>13143</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>13142</v>
+        <v>12730</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>12730</v>
+        <v>13142</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>12732</v>
       </c>
       <c r="C18" s="2" t="s">
@@ -1120,89 +1120,89 @@
       </c>
       <c r="B22" s="2">
         <v>13028</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>12733</v>
+        <v>1273</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2">
-        <v>3</v>
+        <v>7</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>1273</v>
+        <v>12733</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2">
-        <v>7</v>
+        <v>3</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
         <v>160</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2">
         <v>11</v>
       </c>
     </row>