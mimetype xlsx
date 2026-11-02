--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -170,54 +170,54 @@
   <si>
     <t>Sadowski</t>
   </si>
   <si>
     <t>Marek</t>
   </si>
   <si>
     <t>Rusak</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Rybarczyk</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Dębski</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
+    <t>Szumielewicz</t>
+  </si>
+  <si>
     <t>Lewandowski</t>
-  </si>
-[...1 lines deleted...]
-    <t>Szumielewicz</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Myszkiewicz</t>
   </si>
   <si>
     <t>Tomek</t>
   </si>
   <si>
     <t>Filipkowski</t>
   </si>
   <si>
     <t>Wiktor</t>
   </si>
   <si>
     <t>Gajdzial</t>
   </si>
   <si>
     <t>Wojtek</t>
   </si>
   <si>
     <t>Biegajło</t>
   </si>
@@ -1120,89 +1120,89 @@
       </c>
       <c r="B22" s="2">
         <v>13028</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>1273</v>
+        <v>12733</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2">
-        <v>7</v>
+        <v>3</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>12733</v>
+        <v>1273</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2">
-        <v>3</v>
+        <v>7</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
         <v>160</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2">
         <v>11</v>
       </c>
     </row>