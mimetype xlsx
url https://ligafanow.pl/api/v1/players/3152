--- v0 (2026-04-09)
+++ v1 (2026-06-05)
@@ -77,84 +77,84 @@
   <si>
     <t>Kacperczyk</t>
   </si>
   <si>
     <t>Igor</t>
   </si>
   <si>
     <t>Bielicki</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Gąbka</t>
   </si>
   <si>
     <t>Pańta</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
+    <t>Krajewski</t>
+  </si>
+  <si>
     <t>Nawas</t>
   </si>
   <si>
-    <t>Krajewski</t>
-[...1 lines deleted...]
-  <si>
     <t>Kuba</t>
   </si>
   <si>
     <t>Mendak</t>
   </si>
   <si>
     <t>Maciek</t>
   </si>
   <si>
+    <t>Raciborski</t>
+  </si>
+  <si>
     <t>Rojewski</t>
   </si>
   <si>
-    <t>Raciborski</t>
-[...1 lines deleted...]
-  <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Pasikowski</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Wolf</t>
+  </si>
+  <si>
     <t>Bieniaszewski</t>
-  </si>
-[...1 lines deleted...]
-    <t>Wolf</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Maciejewski</t>
   </si>
   <si>
     <t>Siarhei</t>
   </si>
   <si>
     <t>Dubanos</t>
   </si>
   <si>
     <t>BLR</t>
   </si>
   <si>
     <t>Sławomir</t>
   </si>
   <si>
     <t>Tymoteusz</t>
   </si>
   <si>
     <t>Ilczyszyn</t>
   </si>
@@ -680,227 +680,227 @@
       </c>
       <c r="B6" s="2">
         <v>12988</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>13259</v>
+        <v>12900</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G7" s="2" t="s">
-        <v>11</v>
+      <c r="G7" s="2">
+        <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>12900</v>
+        <v>13259</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G8" s="2">
-        <v>10</v>
+      <c r="G8" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
         <v>4512</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>13052</v>
+        <v>464</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G10" s="2" t="s">
-        <v>11</v>
+      <c r="G10" s="2">
+        <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>464</v>
+        <v>13052</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G11" s="2">
-        <v>8</v>
+      <c r="G11" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
         <v>12901</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2">
         <v>77</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>12905</v>
+        <v>13051</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G13" s="2">
-        <v>33</v>
+      <c r="G13" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>13051</v>
+        <v>12905</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G14" s="2" t="s">
-        <v>11</v>
+      <c r="G14" s="2">
+        <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>13112</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>