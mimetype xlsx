--- v0 (2026-04-09)
+++ v1 (2026-06-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Lista Zawodników" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>LP</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Pozycja</t>
   </si>
   <si>
     <t>Imię</t>
   </si>
   <si>
     <t>Nazwisko</t>
   </si>
   <si>
     <t>Kraj</t>
   </si>
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
@@ -89,50 +89,53 @@
   <si>
     <t>Rząd</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Filip</t>
   </si>
   <si>
     <t>Ochal</t>
   </si>
   <si>
     <t>Gabriel</t>
   </si>
   <si>
     <t>Krukowski</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Wawrzusiszyn</t>
   </si>
   <si>
+    <t>Tłuszcz</t>
+  </si>
+  <si>
     <t>Kacper</t>
   </si>
   <si>
     <t>Stalewski</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Rostecki</t>
   </si>
   <si>
     <t>Karol</t>
   </si>
   <si>
     <t>Krawczyk</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Wieliczuk</t>
   </si>
   <si>
     <t>Maks</t>
@@ -158,54 +161,54 @@
   <si>
     <t>Pyrka</t>
   </si>
   <si>
     <t>Norbert</t>
   </si>
   <si>
     <t>Szmit</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Krygiel</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Śledziewski</t>
   </si>
   <si>
     <t>Przemek</t>
   </si>
   <si>
+    <t>Chazan</t>
+  </si>
+  <si>
     <t>Chyrchała</t>
-  </si>
-[...1 lines deleted...]
-    <t>Chazan</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Dziki</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
     <t>Pokrywka</t>
   </si>
   <si>
     <t>Dominik</t>
   </si>
   <si>
     <t>Skubisz</t>
   </si>
   <si>
     <t>Stani</t>
   </si>
   <si>
     <t>Wasielewski</t>
   </si>
@@ -568,54 +571,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G28"/>
+  <dimension ref="A1:G29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:G28"/>
+      <selection activeCell="A2" sqref="A2:G29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.998" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -774,502 +777,525 @@
       </c>
       <c r="B8" s="2">
         <v>12719</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>12710</v>
+        <v>13456</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="D9" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E9" s="2" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>12709</v>
+        <v>12710</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E10" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="E10" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G10" s="2">
-        <v>3</v>
+      <c r="G10" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>12704</v>
+        <v>12709</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="E11" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="E11" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G11" s="2" t="s">
-        <v>11</v>
+      <c r="G11" s="2">
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>12707</v>
+        <v>12704</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="D12" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E12" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="E12" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G12" s="2">
-        <v>7</v>
+      <c r="G12" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>12706</v>
+        <v>12707</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E13" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="E13" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2">
-        <v>29</v>
+        <v>7</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>12714</v>
+        <v>12706</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E14" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="E14" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2">
-        <v>10</v>
+        <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>12713</v>
+        <v>12714</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2">
-        <v>2</v>
+        <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>12061</v>
+        <v>12713</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="E16" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="E16" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G16" s="2" t="s">
-        <v>11</v>
+      <c r="G16" s="2">
+        <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>12708</v>
+        <v>12061</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="D17" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="E17" s="2" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>9402</v>
+        <v>12708</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="E18" s="2" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>12721</v>
+        <v>9402</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="D19" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E19" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="E19" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G19" s="2">
-        <v>99</v>
+      <c r="G19" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>13485</v>
+        <v>12721</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="E20" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="E20" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2">
-        <v>9</v>
+        <v>99</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>12718</v>
+        <v>13485</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E21" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="E21" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2">
-        <v>73</v>
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
         <v>13484</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>8804</v>
+        <v>12718</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="E23" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="E23" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G23" s="2" t="s">
-        <v>11</v>
+      <c r="G23" s="2">
+        <v>73</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>12720</v>
+        <v>8804</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="E24" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="E24" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G24" s="2">
-        <v>17</v>
+      <c r="G24" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>12999</v>
+        <v>12720</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="E25" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="E25" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G25" s="2" t="s">
-        <v>11</v>
+      <c r="G25" s="2">
+        <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
-        <v>13250</v>
+        <v>12999</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="D26" s="2" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2">
-        <v>13113</v>
+        <v>13250</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="2">
-        <v>13288</v>
+        <v>13113</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="2" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="2">
+        <v>28</v>
+      </c>
+      <c r="B29" s="2">
+        <v>13288</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="G29" s="2" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>