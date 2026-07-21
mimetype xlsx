--- v1 (2026-06-05)
+++ v2 (2026-07-21)
@@ -915,89 +915,89 @@
       </c>
       <c r="B14" s="2">
         <v>12706</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>12714</v>
+        <v>12713</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2">
-        <v>10</v>
+        <v>2</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>12713</v>
+        <v>12714</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2">
-        <v>2</v>
+        <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>12061</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>