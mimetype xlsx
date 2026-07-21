--- v0 (2026-06-05)
+++ v1 (2026-07-21)
@@ -152,75 +152,75 @@
   <si>
     <t>Ząbczyk</t>
   </si>
   <si>
     <t>Kuba</t>
   </si>
   <si>
     <t>Solecki</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Zawitaj</t>
   </si>
   <si>
     <t>Maks</t>
   </si>
   <si>
     <t>Książek</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
+    <t>Szczęsny</t>
+  </si>
+  <si>
     <t>Michalski</t>
   </si>
   <si>
-    <t>Szczęsny</t>
-[...1 lines deleted...]
-  <si>
     <t>Oscar</t>
   </si>
   <si>
     <t>Mabiala</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Milewski</t>
   </si>
   <si>
     <t>Szymon</t>
   </si>
   <si>
+    <t>Lisiecki</t>
+  </si>
+  <si>
     <t>Świercz</t>
-  </si>
-[...1 lines deleted...]
-    <t>Lisiecki</t>
   </si>
   <si>
     <t xml:space="preserve">Łukasz </t>
   </si>
   <si>
     <t>Pacocha</t>
   </si>
   <si>
     <t xml:space="preserve">Adrian </t>
   </si>
   <si>
     <t>Kras</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1027,89 +1027,89 @@
       </c>
       <c r="B19" s="2">
         <v>13710</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>10452</v>
+        <v>13769</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G20" s="2">
-        <v>27</v>
+      <c r="G20" s="2" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>13769</v>
+        <v>10452</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G21" s="2" t="s">
-        <v>13</v>
+      <c r="G21" s="2">
+        <v>27</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
         <v>13497</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>13</v>
       </c>
     </row>
@@ -1119,89 +1119,89 @@
       </c>
       <c r="B23" s="2">
         <v>9504</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>8280</v>
+        <v>8725</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>8725</v>
+        <v>8280</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
         <v>6459</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>55</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>13</v>
       </c>
     </row>