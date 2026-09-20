--- v1 (2026-07-21)
+++ v2 (2026-09-20)
@@ -107,99 +107,99 @@
   <si>
     <t>Warmiak</t>
   </si>
   <si>
     <t>Dominik</t>
   </si>
   <si>
     <t>Talarek</t>
   </si>
   <si>
     <t>Filip</t>
   </si>
   <si>
     <t>Ikwanty</t>
   </si>
   <si>
     <t>Franciszek</t>
   </si>
   <si>
     <t>Wernikowski</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
+    <t>Nowak</t>
+  </si>
+  <si>
     <t>Ziemacki</t>
   </si>
   <si>
-    <t>Nowak</t>
-[...1 lines deleted...]
-  <si>
     <t>Karol</t>
   </si>
   <si>
     <t>Gozdalik</t>
   </si>
   <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Marusiak</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Ząbczyk</t>
   </si>
   <si>
     <t>Kuba</t>
   </si>
   <si>
     <t>Solecki</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Zawitaj</t>
   </si>
   <si>
     <t>Maks</t>
   </si>
   <si>
     <t>Książek</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
+    <t>Michalski</t>
+  </si>
+  <si>
     <t>Szczęsny</t>
-  </si>
-[...1 lines deleted...]
-    <t>Michalski</t>
   </si>
   <si>
     <t>Oscar</t>
   </si>
   <si>
     <t>Mabiala</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Milewski</t>
   </si>
   <si>
     <t>Szymon</t>
   </si>
   <si>
     <t>Lisiecki</t>
   </si>
   <si>
     <t>Świercz</t>
   </si>
   <si>
     <t xml:space="preserve">Łukasz </t>
   </si>
@@ -843,74 +843,74 @@
       </c>
       <c r="B11" s="2">
         <v>13581</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>13878</v>
+        <v>12772</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>12772</v>
+        <v>13878</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>8282</v>
       </c>
       <c r="C14" s="2" t="s">
@@ -1027,89 +1027,89 @@
       </c>
       <c r="B19" s="2">
         <v>13710</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>13769</v>
+        <v>10452</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G20" s="2" t="s">
-        <v>13</v>
+      <c r="G20" s="2">
+        <v>27</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>10452</v>
+        <v>13769</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G21" s="2">
-        <v>27</v>
+      <c r="G21" s="2" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
         <v>13497</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>13</v>
       </c>
     </row>