--- v2 (2026-07-21)
+++ v3 (2026-09-22)
@@ -143,81 +143,81 @@
   <si>
     <t>Wosztyl</t>
   </si>
   <si>
     <t>Kuba</t>
   </si>
   <si>
     <t>Karaszkiewicz</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Bogdan</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Papierz</t>
   </si>
   <si>
     <t>Mikołaj</t>
   </si>
   <si>
+    <t>Kober</t>
+  </si>
+  <si>
+    <t>Zawadzki</t>
+  </si>
+  <si>
     <t>Frołow</t>
   </si>
   <si>
-    <t>Kober</t>
-[...4 lines deleted...]
-  <si>
     <t>Oliwier</t>
   </si>
   <si>
     <t>Tetkowski</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Jasnoch</t>
   </si>
   <si>
     <t>Nowak</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
+    <t>Grzelak</t>
+  </si>
+  <si>
     <t>Stanek</t>
-  </si>
-[...1 lines deleted...]
-    <t>Grzelak</t>
   </si>
   <si>
     <t>Radosław</t>
   </si>
   <si>
     <t>Wąszewski</t>
   </si>
   <si>
     <t>Szymon</t>
   </si>
   <si>
     <t>Pawłowski</t>
   </si>
   <si>
     <t>Todzia</t>
   </si>
   <si>
     <t>Słowik</t>
   </si>
   <si>
     <t>Dombek</t>
   </si>
   <si>
     <t>Zarzecki</t>
   </si>
@@ -996,112 +996,112 @@
       </c>
       <c r="B17" s="2">
         <v>8591</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>12662</v>
+        <v>13474</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G18" s="2">
-        <v>80</v>
+      <c r="G18" s="2" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>13474</v>
+        <v>11129</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G19" s="2" t="s">
-        <v>18</v>
+      <c r="G19" s="2">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>11129</v>
+        <v>12662</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2">
-        <v>9</v>
+        <v>80</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
         <v>6151</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>18</v>
       </c>
     </row>
@@ -1134,89 +1134,89 @@
       </c>
       <c r="B23" s="2">
         <v>13653</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>11460</v>
+        <v>11130</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G24" s="2" t="s">
-        <v>18</v>
+      <c r="G24" s="2">
+        <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>11130</v>
+        <v>11460</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G25" s="2">
-        <v>21</v>
+      <c r="G25" s="2" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
         <v>11120</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2">
         <v>29</v>
       </c>
     </row>