--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -101,102 +101,102 @@
   <si>
     <t>Bartosz</t>
   </si>
   <si>
     <t>Olszewski</t>
   </si>
   <si>
     <t>Bartłomiej</t>
   </si>
   <si>
     <t>Gołasiewicz</t>
   </si>
   <si>
     <t xml:space="preserve">Borys </t>
   </si>
   <si>
     <t xml:space="preserve">Ostapenko </t>
   </si>
   <si>
     <t>UKR</t>
   </si>
   <si>
     <t>Damian</t>
   </si>
   <si>
+    <t>Górka</t>
+  </si>
+  <si>
     <t>Stolarczyk</t>
   </si>
   <si>
-    <t>Górka</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Eryk </t>
   </si>
   <si>
     <t>Agnyziak</t>
   </si>
   <si>
     <t>Illya</t>
   </si>
   <si>
     <t>Radkevich</t>
   </si>
   <si>
     <t>BLR</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Staros</t>
   </si>
   <si>
     <t>Kacper</t>
   </si>
   <si>
     <t>Przyłuski</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
+    <t>Modzelewski</t>
+  </si>
+  <si>
     <t>Kuczewski</t>
   </si>
   <si>
-    <t>Modzelewski</t>
-[...1 lines deleted...]
-  <si>
     <t>Kevin</t>
   </si>
   <si>
     <t>Przygoda</t>
   </si>
   <si>
-    <t>Marcel</t>
-[...2 lines deleted...]
-    <t>Niesłuchowski</t>
+    <t>Maciek</t>
+  </si>
+  <si>
+    <t>Stanicki</t>
   </si>
   <si>
     <t>Marek</t>
   </si>
   <si>
     <t>Witecki</t>
   </si>
   <si>
     <t>Mariusz</t>
   </si>
   <si>
     <t>Zalewski</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Dryński</t>
   </si>
   <si>
     <t>Kielak</t>
   </si>
   <si>
     <t>Mikołaj</t>
   </si>
@@ -607,51 +607,51 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:G31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.998" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -824,74 +824,74 @@
       </c>
       <c r="B9" s="2">
         <v>4055</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>7806</v>
+        <v>7809</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>7809</v>
+        <v>7806</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
         <v>5436</v>
       </c>
       <c r="C12" s="2" t="s">
@@ -962,120 +962,120 @@
       </c>
       <c r="B15" s="2">
         <v>13054</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>2679</v>
+        <v>2224</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>2224</v>
+        <v>2679</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>7145</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>7106</v>
+        <v>13768</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>12980</v>
       </c>
       <c r="C20" s="2" t="s">