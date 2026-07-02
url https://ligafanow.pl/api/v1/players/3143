--- v1 (2026-05-18)
+++ v2 (2026-07-02)
@@ -137,54 +137,54 @@
   <si>
     <t>Illya</t>
   </si>
   <si>
     <t>Radkevich</t>
   </si>
   <si>
     <t>BLR</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Staros</t>
   </si>
   <si>
     <t>Kacper</t>
   </si>
   <si>
     <t>Przyłuski</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
+    <t>Kuczewski</t>
+  </si>
+  <si>
     <t>Modzelewski</t>
-  </si>
-[...1 lines deleted...]
-    <t>Kuczewski</t>
   </si>
   <si>
     <t>Kevin</t>
   </si>
   <si>
     <t>Przygoda</t>
   </si>
   <si>
     <t>Maciek</t>
   </si>
   <si>
     <t>Stanicki</t>
   </si>
   <si>
     <t>Marek</t>
   </si>
   <si>
     <t>Witecki</t>
   </si>
   <si>
     <t>Mariusz</t>
   </si>
   <si>
     <t>Zalewski</t>
   </si>
@@ -962,74 +962,74 @@
       </c>
       <c r="B15" s="2">
         <v>13054</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>2224</v>
+        <v>2679</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>2679</v>
+        <v>2224</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>7145</v>
       </c>
       <c r="C18" s="2" t="s">