--- v2 (2026-07-02)
+++ v3 (2026-08-17)
@@ -137,87 +137,87 @@
   <si>
     <t>Illya</t>
   </si>
   <si>
     <t>Radkevich</t>
   </si>
   <si>
     <t>BLR</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Staros</t>
   </si>
   <si>
     <t>Kacper</t>
   </si>
   <si>
     <t>Przyłuski</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
+    <t>Modzelewski</t>
+  </si>
+  <si>
     <t>Kuczewski</t>
   </si>
   <si>
-    <t>Modzelewski</t>
-[...1 lines deleted...]
-  <si>
     <t>Kevin</t>
   </si>
   <si>
     <t>Przygoda</t>
   </si>
   <si>
     <t>Maciek</t>
   </si>
   <si>
     <t>Stanicki</t>
   </si>
   <si>
     <t>Marek</t>
   </si>
   <si>
     <t>Witecki</t>
   </si>
   <si>
     <t>Mariusz</t>
   </si>
   <si>
     <t>Zalewski</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Kielak</t>
+  </si>
+  <si>
     <t>Dryński</t>
-  </si>
-[...1 lines deleted...]
-    <t>Kielak</t>
   </si>
   <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t>Randak</t>
   </si>
   <si>
     <t>Oskar</t>
   </si>
   <si>
     <t xml:space="preserve">Żurawski </t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Zonk</t>
   </si>
   <si>
     <t>Piasecki</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
@@ -962,74 +962,74 @@
       </c>
       <c r="B15" s="2">
         <v>13054</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>2679</v>
+        <v>2224</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>2224</v>
+        <v>2679</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>7145</v>
       </c>
       <c r="C18" s="2" t="s">
@@ -1100,74 +1100,74 @@
       </c>
       <c r="B21" s="2">
         <v>11380</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>2544</v>
+        <v>1983</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>1983</v>
+        <v>2544</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
         <v>11498</v>
       </c>
       <c r="C24" s="2" t="s">