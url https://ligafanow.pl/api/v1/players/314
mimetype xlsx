--- v0 (2026-03-31)
+++ v1 (2026-09-29)
@@ -83,69 +83,69 @@
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Balicki</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Marek</t>
   </si>
   <si>
     <t>Mrozik</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Stefaniak</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
+    <t>Kloch</t>
+  </si>
+  <si>
     <t>Kamiński</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Kloch</t>
-[...1 lines deleted...]
-  <si>
     <t>Worobiow</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
+    <t>Sobotka</t>
+  </si>
+  <si>
     <t>Jagóra</t>
-  </si>
-[...1 lines deleted...]
-    <t>Sobotka</t>
   </si>
   <si>
     <t>Roland</t>
   </si>
   <si>
     <t>Szcześniak</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
     <t>Sandomierski</t>
   </si>
   <si>
     <t>Musiał</t>
   </si>
   <si>
     <t>Fidor</t>
   </si>
 </sst>
 </file>
 
@@ -685,204 +685,204 @@
       </c>
       <c r="B7" s="2">
         <v>2033</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>2025</v>
+        <v>2347</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G8" s="2" t="s">
-        <v>24</v>
+      <c r="G8" s="2">
+        <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>2347</v>
+        <v>2025</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="G9" s="2" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
         <v>2848</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>1787</v>
+        <v>3036</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G11" s="2">
-        <v>99</v>
+      <c r="G11" s="2" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>3036</v>
+        <v>1787</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G12" s="2" t="s">
-        <v>24</v>
+      <c r="G12" s="2">
+        <v>99</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>2028</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2">
         <v>7</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>2967</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>2029</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2">
         <v>15</v>
       </c>
     </row>
@@ -907,51 +907,51 @@
       </c>
       <c r="G16" s="2">
         <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>2566</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>