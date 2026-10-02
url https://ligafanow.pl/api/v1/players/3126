--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -155,51 +155,51 @@
   <si>
     <t>Volkau</t>
   </si>
   <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t>Tiuryn</t>
   </si>
   <si>
     <t>Nazar</t>
   </si>
   <si>
     <t xml:space="preserve">Yavoriv </t>
   </si>
   <si>
     <t>Nikita</t>
   </si>
   <si>
     <t>Karogwicz</t>
   </si>
   <si>
     <t>Orest</t>
   </si>
   <si>
-    <t>Petryszyn</t>
+    <t>Petryshyn</t>
   </si>
   <si>
     <t>Taras</t>
   </si>
   <si>
     <t>Nesterenko</t>
   </si>
   <si>
     <t>Tsimafei</t>
   </si>
   <si>
     <t xml:space="preserve">Lukashevich </t>
   </si>
   <si>
     <t>Uladzislau</t>
   </si>
   <si>
     <t>Ketsko</t>
   </si>
   <si>
     <t>Lahunouski</t>
   </si>
   <si>
     <t>Zhuk</t>
   </si>