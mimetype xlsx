--- v0 (2026-04-03)
+++ v1 (2026-05-19)
@@ -173,57 +173,57 @@
   <si>
     <t>Karogwicz</t>
   </si>
   <si>
     <t>Orest</t>
   </si>
   <si>
     <t>Petryszyn</t>
   </si>
   <si>
     <t>Taras</t>
   </si>
   <si>
     <t>Nesterenko</t>
   </si>
   <si>
     <t>Tsimafei</t>
   </si>
   <si>
     <t xml:space="preserve">Lukashevich </t>
   </si>
   <si>
     <t>Uladzislau</t>
   </si>
   <si>
+    <t>Ketsko</t>
+  </si>
+  <si>
+    <t>Lahunouski</t>
+  </si>
+  <si>
     <t>Zhuk</t>
-  </si>
-[...4 lines deleted...]
-    <t>Lahunouski</t>
   </si>
   <si>
     <t>Ura</t>
   </si>
   <si>
     <t>Viacheslav</t>
   </si>
   <si>
     <t>Hladyshev</t>
   </si>
   <si>
     <t>Władysław</t>
   </si>
   <si>
     <t>Nazaruk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -1079,112 +1079,112 @@
       </c>
       <c r="B21" s="2">
         <v>10557</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>10854</v>
+        <v>12417</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G22" s="2" t="s">
-        <v>11</v>
+      <c r="G22" s="2">
+        <v>17</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>12417</v>
+        <v>11527</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2">
-        <v>17</v>
+        <v>4</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>11527</v>
+        <v>10854</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G24" s="2">
-        <v>4</v>
+      <c r="G24" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
         <v>9926</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>56</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>11</v>
       </c>
     </row>