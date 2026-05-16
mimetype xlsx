--- v0 (2026-04-01)
+++ v1 (2026-05-16)
@@ -50,51 +50,51 @@
   <si>
     <t>Nazwisko</t>
   </si>
   <si>
     <t>Kraj</t>
   </si>
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Dima</t>
   </si>
   <si>
     <t>Giczka</t>
   </si>
   <si>
     <t>UKR</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Dmitry</t>
+    <t>Dmytro</t>
   </si>
   <si>
     <t>Pustovit</t>
   </si>
   <si>
     <t>Ivan</t>
   </si>
   <si>
     <t>Chernukha</t>
   </si>
   <si>
     <t>Kiril</t>
   </si>
   <si>
     <t>Kravchenko</t>
   </si>
   <si>
     <t>Kyrylo</t>
   </si>
   <si>
     <t>Shepel</t>
   </si>
   <si>
     <t>Mykhailo</t>
   </si>