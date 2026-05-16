--- v0 (2026-04-01)
+++ v1 (2026-05-16)
@@ -77,135 +77,135 @@
   <si>
     <t>Klymak</t>
   </si>
   <si>
     <t>BLR</t>
   </si>
   <si>
     <t>Artur</t>
   </si>
   <si>
     <t>Cioth</t>
   </si>
   <si>
     <t>Bartek</t>
   </si>
   <si>
     <t>Kopacz</t>
   </si>
   <si>
     <t>Beniamin</t>
   </si>
   <si>
     <t>Kuligowski</t>
   </si>
   <si>
+    <t>Bramkarz</t>
+  </si>
+  <si>
     <t>Daniel</t>
   </si>
   <si>
+    <t>Suska</t>
+  </si>
+  <si>
     <t>Dworecki</t>
   </si>
   <si>
-    <t>Bramkarz</t>
-[...4 lines deleted...]
-  <si>
     <t>Hubert</t>
   </si>
   <si>
     <t>Załuska</t>
   </si>
   <si>
     <t>Igor</t>
   </si>
   <si>
     <t>Patkowski</t>
   </si>
   <si>
     <t>Kacper</t>
   </si>
   <si>
     <t>Pawłowski</t>
   </si>
   <si>
     <t>Kornel</t>
   </si>
   <si>
     <t>Tłaczała</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
+    <t>Olpiński</t>
+  </si>
+  <si>
     <t>Sarniak</t>
   </si>
   <si>
-    <t>Olpiński</t>
-[...1 lines deleted...]
-  <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Chrzanowski</t>
   </si>
   <si>
     <t>Marcel</t>
   </si>
   <si>
     <t>Winiarski</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Rosiński</t>
   </si>
   <si>
     <t>Marek</t>
   </si>
   <si>
     <t>Dubaj</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Pliżga</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Kochanowski</t>
+  </si>
+  <si>
     <t>Młynarczuk</t>
   </si>
   <si>
     <t>Mazurak</t>
-  </si>
-[...1 lines deleted...]
-    <t>Kochanowski</t>
   </si>
   <si>
     <t>Nikodem</t>
   </si>
   <si>
     <t>De Sousa costa</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Wiśniewski</t>
   </si>
   <si>
     <t xml:space="preserve">Piotr </t>
   </si>
   <si>
     <t>Jakubowski</t>
   </si>
   <si>
     <t>Szymon</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
@@ -734,80 +734,80 @@
       </c>
       <c r="B6" s="2">
         <v>11200</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>9863</v>
+        <v>6964</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>6964</v>
+        <v>9863</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
         <v>9403</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E9" s="2" t="s">
@@ -872,74 +872,74 @@
       </c>
       <c r="B12" s="2">
         <v>8323</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>12314</v>
+        <v>10585</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>10585</v>
+        <v>12314</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>7603</v>
       </c>
       <c r="C15" s="2" t="s">
@@ -1013,258 +1013,258 @@
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
         <v>12477</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>10606</v>
+        <v>10925</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>9305</v>
+        <v>10606</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>10925</v>
+        <v>9305</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
         <v>12144</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
         <v>9580</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
         <v>11201</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
         <v>10704</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>56</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2">
         <v>9790</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="2">
         <v>4754</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>59</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>