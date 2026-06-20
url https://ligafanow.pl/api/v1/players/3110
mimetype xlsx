--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -65,93 +65,93 @@
   <si>
     <t>Baraniecki</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Dominik</t>
   </si>
   <si>
     <t>Witkowski</t>
   </si>
   <si>
     <t>Hubert</t>
   </si>
   <si>
     <t>Marczyk</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
+    <t>Bembas</t>
+  </si>
+  <si>
+    <t>Bramkarz</t>
+  </si>
+  <si>
+    <t>Jędraszczak</t>
+  </si>
+  <si>
     <t>Kordas</t>
   </si>
   <si>
     <t>Nowek</t>
   </si>
   <si>
-    <t>Bembas</t>
-[...7 lines deleted...]
-  <si>
     <t>Kacper</t>
   </si>
   <si>
+    <t>Morus</t>
+  </si>
+  <si>
     <t>Goc</t>
   </si>
   <si>
-    <t>Morus</t>
-[...1 lines deleted...]
-  <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Tomala</t>
   </si>
   <si>
     <t>Kuba</t>
   </si>
   <si>
     <t>Rogulski</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
+    <t>Ciołek</t>
+  </si>
+  <si>
     <t>Wojda</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ciołek</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Gumiela</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Małecki</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Maciejski</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Bąkowski</t>
   </si>
@@ -631,166 +631,166 @@
       </c>
       <c r="B4" s="2">
         <v>9242</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>12335</v>
+        <v>9031</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G5" s="2" t="s">
-        <v>11</v>
+      <c r="G5" s="2">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>10531</v>
+        <v>12336</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>9031</v>
+        <v>12335</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G7" s="2">
-        <v>9</v>
+      <c r="G7" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>12336</v>
+        <v>10531</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>10534</v>
+        <v>8783</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>8783</v>
+        <v>10534</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
         <v>8791</v>
       </c>
       <c r="C11" s="2" t="s">
@@ -815,89 +815,89 @@
       </c>
       <c r="B12" s="2">
         <v>8789</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>8781</v>
+        <v>8784</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2">
-        <v>22</v>
+        <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>8784</v>
+        <v>8781</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2">
-        <v>30</v>
+        <v>22</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>12337</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
@@ -933,103 +933,103 @@
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>9244</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
         <v>8792</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>8774</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>