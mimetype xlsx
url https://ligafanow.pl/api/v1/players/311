--- v0 (2026-03-30)
+++ v1 (2026-05-25)
@@ -1064,51 +1064,51 @@
       </c>
       <c r="B21" s="2">
         <v>1273</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>2541</v>
+        <v>823</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
         <v>325</v>
       </c>
       <c r="C23" s="2" t="s">