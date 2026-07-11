--- v1 (2026-05-25)
+++ v2 (2026-07-11)
@@ -92,126 +92,126 @@
   <si>
     <t>Gomulski</t>
   </si>
   <si>
     <t>Dawid</t>
   </si>
   <si>
     <t>Zaleśny</t>
   </si>
   <si>
     <t>Dominik</t>
   </si>
   <si>
     <t>Piotrowski</t>
   </si>
   <si>
     <t>Ernest</t>
   </si>
   <si>
     <t>Zęgota</t>
   </si>
   <si>
     <t>Hubert</t>
   </si>
   <si>
+    <t>Burkowski</t>
+  </si>
+  <si>
     <t>Gołąbek</t>
   </si>
   <si>
-    <t>Burkowski</t>
-[...1 lines deleted...]
-  <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Witkowski</t>
   </si>
   <si>
     <t>Krystian</t>
   </si>
   <si>
+    <t>Skłodowski</t>
+  </si>
+  <si>
     <t>Zawadzki</t>
   </si>
   <si>
-    <t>Skłodowski</t>
-[...1 lines deleted...]
-  <si>
     <t>Krzysiek</t>
   </si>
   <si>
     <t>Czarnota</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Banaszek</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Kawka</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Polak</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Gmurczyk</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Tempczyk</t>
   </si>
   <si>
     <t>Lewandowski</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
+    <t xml:space="preserve">Kawka </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bylinka </t>
+  </si>
+  <si>
     <t>Płatek</t>
   </si>
   <si>
     <t>Kaczorowski</t>
-  </si>
-[...4 lines deleted...]
-    <t xml:space="preserve">Bylinka </t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t xml:space="preserve">Cybulski </t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t>Adamczyk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -788,143 +788,143 @@
       </c>
       <c r="B9" s="2">
         <v>2254</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>2255</v>
+        <v>2258</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>2258</v>
+        <v>2255</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
         <v>397</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>2248</v>
+        <v>2249</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>2249</v>
+        <v>2248</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>2256</v>
       </c>
       <c r="C15" s="2" t="s">
@@ -1064,123 +1064,123 @@
       </c>
       <c r="B21" s="2">
         <v>1273</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>823</v>
+        <v>403</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>325</v>
+        <v>366</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>7</v>
+        <v>28</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>403</v>
+        <v>823</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>366</v>
+        <v>325</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>28</v>
+        <v>7</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
         <v>399</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="2" t="s">