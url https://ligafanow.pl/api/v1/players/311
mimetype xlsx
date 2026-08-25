--- v2 (2026-07-11)
+++ v3 (2026-08-25)
@@ -92,126 +92,126 @@
   <si>
     <t>Gomulski</t>
   </si>
   <si>
     <t>Dawid</t>
   </si>
   <si>
     <t>Zaleśny</t>
   </si>
   <si>
     <t>Dominik</t>
   </si>
   <si>
     <t>Piotrowski</t>
   </si>
   <si>
     <t>Ernest</t>
   </si>
   <si>
     <t>Zęgota</t>
   </si>
   <si>
     <t>Hubert</t>
   </si>
   <si>
+    <t>Gołąbek</t>
+  </si>
+  <si>
     <t>Burkowski</t>
   </si>
   <si>
-    <t>Gołąbek</t>
-[...1 lines deleted...]
-  <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Witkowski</t>
   </si>
   <si>
     <t>Krystian</t>
   </si>
   <si>
+    <t>Zawadzki</t>
+  </si>
+  <si>
     <t>Skłodowski</t>
   </si>
   <si>
-    <t>Zawadzki</t>
-[...1 lines deleted...]
-  <si>
     <t>Krzysiek</t>
   </si>
   <si>
     <t>Czarnota</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Banaszek</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Kawka</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Polak</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Gmurczyk</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Tempczyk</t>
   </si>
   <si>
     <t>Lewandowski</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
+    <t xml:space="preserve">Bylinka </t>
+  </si>
+  <si>
     <t xml:space="preserve">Kawka </t>
   </si>
   <si>
-    <t xml:space="preserve">Bylinka </t>
+    <t>Kaczorowski</t>
   </si>
   <si>
     <t>Płatek</t>
-  </si>
-[...1 lines deleted...]
-    <t>Kaczorowski</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t xml:space="preserve">Cybulski </t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t>Adamczyk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -788,143 +788,143 @@
       </c>
       <c r="B9" s="2">
         <v>2254</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>2258</v>
+        <v>2255</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>2255</v>
+        <v>2258</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
         <v>397</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>2249</v>
+        <v>2248</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>2248</v>
+        <v>2249</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>2256</v>
       </c>
       <c r="C15" s="2" t="s">
@@ -1064,120 +1064,120 @@
       </c>
       <c r="B21" s="2">
         <v>1273</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>403</v>
+        <v>366</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>7</v>
+        <v>28</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>366</v>
+        <v>403</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>28</v>
+        <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>823</v>
+        <v>325</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>325</v>
+        <v>823</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
         <v>399</v>
       </c>
       <c r="C26" s="2" t="s">