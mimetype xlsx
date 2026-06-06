--- v0 (2026-04-09)
+++ v1 (2026-06-06)
@@ -53,54 +53,54 @@
   <si>
     <t>Kraj</t>
   </si>
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Damian</t>
   </si>
   <si>
     <t>Dąbrowski</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Daniel</t>
   </si>
   <si>
+    <t>Bogucki</t>
+  </si>
+  <si>
     <t>Gąsiorek</t>
-  </si>
-[...1 lines deleted...]
-    <t>Bogucki</t>
   </si>
   <si>
     <t>Filip</t>
   </si>
   <si>
     <t>Hrynkiewicz</t>
   </si>
   <si>
     <t>Bućko</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Skowron</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Ostapiński</t>
   </si>
@@ -558,74 +558,74 @@
       </c>
       <c r="B2" s="2">
         <v>12410</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2">
-        <v>12451</v>
+        <v>11781</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
-        <v>11781</v>
+        <v>12451</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
         <v>12409</v>
       </c>
       <c r="C5" s="2" t="s">