--- v1 (2026-06-06)
+++ v2 (2026-06-06)
@@ -53,63 +53,63 @@
   <si>
     <t>Kraj</t>
   </si>
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Damian</t>
   </si>
   <si>
     <t>Dąbrowski</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Daniel</t>
   </si>
   <si>
+    <t>Gąsiorek</t>
+  </si>
+  <si>
     <t>Bogucki</t>
   </si>
   <si>
-    <t>Gąsiorek</t>
-[...1 lines deleted...]
-  <si>
     <t>Filip</t>
   </si>
   <si>
+    <t>Bućko</t>
+  </si>
+  <si>
     <t>Hrynkiewicz</t>
-  </si>
-[...1 lines deleted...]
-    <t>Bućko</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Skowron</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Ostapiński</t>
   </si>
   <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Szałek</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
@@ -558,120 +558,120 @@
       </c>
       <c r="B2" s="2">
         <v>12410</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2">
-        <v>11781</v>
+        <v>12451</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
-        <v>12451</v>
+        <v>11781</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>12409</v>
+        <v>11780</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>11780</v>
+        <v>12409</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
         <v>9161</v>
       </c>
       <c r="C7" s="2" t="s">