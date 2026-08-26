--- v0 (2026-03-30)
+++ v1 (2026-08-26)
@@ -83,66 +83,66 @@
   <si>
     <t>Petlyak</t>
   </si>
   <si>
     <t>UKR</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Zieliński</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Macieńko</t>
   </si>
   <si>
     <t>Mariusz</t>
   </si>
   <si>
+    <t>Drab</t>
+  </si>
+  <si>
     <t>Zdunek</t>
   </si>
   <si>
-    <t>Drab</t>
-[...1 lines deleted...]
-  <si>
     <t>Paweł</t>
   </si>
   <si>
+    <t>Piórkowski</t>
+  </si>
+  <si>
+    <t>Strzelecki</t>
+  </si>
+  <si>
     <t>Łada</t>
-  </si>
-[...4 lines deleted...]
-    <t>Strzelecki</t>
   </si>
   <si>
     <t>Tibo</t>
   </si>
   <si>
     <t>Curtois</t>
   </si>
   <si>
     <t>Walian</t>
   </si>
   <si>
     <t>Yerci</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -650,143 +650,143 @@
       </c>
       <c r="B6" s="2">
         <v>1435</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>1689</v>
+        <v>1692</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>1692</v>
+        <v>1689</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>1102</v>
+        <v>1688</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>1688</v>
+        <v>750</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>750</v>
+        <v>1102</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
         <v>1989</v>
       </c>
       <c r="C12" s="2" t="s">