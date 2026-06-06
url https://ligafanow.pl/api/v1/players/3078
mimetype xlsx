--- v0 (2026-06-06)
+++ v1 (2026-06-06)
@@ -110,54 +110,54 @@
   <si>
     <t>UKR</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Korczak</t>
   </si>
   <si>
     <t>Jarosław</t>
   </si>
   <si>
     <t>Jachna</t>
   </si>
   <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Dobrowolski</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
+    <t>Reda</t>
+  </si>
+  <si>
     <t>Rak</t>
-  </si>
-[...1 lines deleted...]
-    <t>Reda</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Gajda</t>
   </si>
   <si>
     <t>Radosław</t>
   </si>
   <si>
     <t>Lalak</t>
   </si>
   <si>
     <t xml:space="preserve">Rafał </t>
   </si>
   <si>
     <t xml:space="preserve">Drążek </t>
   </si>
   <si>
     <t xml:space="preserve">Anass </t>
   </si>
   <si>
     <t>El Ansari</t>
   </si>
@@ -804,74 +804,74 @@
       </c>
       <c r="B11" s="2">
         <v>12356</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>12360</v>
+        <v>12114</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>12114</v>
+        <v>12360</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>12357</v>
       </c>
       <c r="C14" s="2" t="s">