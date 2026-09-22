--- v1 (2026-06-06)
+++ v2 (2026-09-22)
@@ -62,60 +62,60 @@
   <si>
     <t>Ariel</t>
   </si>
   <si>
     <t>Kucharski</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Arkadiusz</t>
   </si>
   <si>
     <t>Radawiec</t>
   </si>
   <si>
     <t>Artur</t>
   </si>
   <si>
     <t>Zawadziński</t>
   </si>
   <si>
+    <t>Dawid</t>
+  </si>
+  <si>
+    <t>Bieńkowski</t>
+  </si>
+  <si>
     <t>Bramkarz</t>
   </si>
   <si>
-    <t>Dawid</t>
-[...1 lines deleted...]
-  <si>
     <t>Lubiński</t>
-  </si>
-[...1 lines deleted...]
-    <t>Bieńkowski</t>
   </si>
   <si>
     <t>Filip</t>
   </si>
   <si>
     <t>Junowicz</t>
   </si>
   <si>
     <t xml:space="preserve">Illia </t>
   </si>
   <si>
     <t>Dehoda</t>
   </si>
   <si>
     <t>UKR</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Korczak</t>
   </si>
   <si>
     <t>Jarosław</t>
   </si>
@@ -643,80 +643,80 @@
       </c>
       <c r="B4" s="2">
         <v>8012</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>12354</v>
+        <v>12475</v>
       </c>
       <c r="C5" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="D5" s="2" t="s">
+      <c r="E5" s="2" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>12475</v>
+        <v>12354</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
         <v>2973</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
@@ -784,51 +784,51 @@
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
         <v>12356</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
         <v>12114</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
@@ -876,51 +876,51 @@
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2">
         <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>12355</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>4485</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
@@ -951,51 +951,51 @@
       </c>
       <c r="E17" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>12359</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
         <v>8408</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F19" s="2" t="s">