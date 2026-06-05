--- v0 (2026-04-02)
+++ v1 (2026-06-05)
@@ -56,51 +56,51 @@
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Antoś</t>
   </si>
   <si>
     <t>Łahviniec</t>
   </si>
   <si>
     <t>BEL</t>
   </si>
   <si>
     <t>Arsieni</t>
   </si>
   <si>
     <t>Vanicki</t>
   </si>
   <si>
     <t>Artsiom</t>
   </si>
   <si>
-    <t>Charkas</t>
+    <t>Cherkas</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Hierman</t>
   </si>
   <si>
     <t>Rutkouski</t>
   </si>
   <si>
     <t>Ivan</t>
   </si>
   <si>
     <t>Tsimashkou</t>
   </si>
   <si>
     <t>Kiryl</t>
   </si>
   <si>
     <t>Sudalenka</t>
   </si>
   <si>
     <t>Lavon</t>
   </si>