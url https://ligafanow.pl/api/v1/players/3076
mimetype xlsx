--- v1 (2026-07-21)
+++ v2 (2026-09-18)
@@ -38,66 +38,66 @@
   <si>
     <t>LP</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Pozycja</t>
   </si>
   <si>
     <t>Imię</t>
   </si>
   <si>
     <t>Nazwisko</t>
   </si>
   <si>
     <t>Kraj</t>
   </si>
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
+    <t xml:space="preserve">Damian </t>
+  </si>
+  <si>
+    <t>Kucharczyk</t>
+  </si>
+  <si>
+    <t>POL</t>
+  </si>
+  <si>
     <t>Damian</t>
   </si>
   <si>
+    <t>Jankowski</t>
+  </si>
+  <si>
     <t>Augustyniak</t>
-  </si>
-[...10 lines deleted...]
-    <t>Jankowski</t>
   </si>
   <si>
     <t>Daniel</t>
   </si>
   <si>
     <t>Łuba</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Dominik</t>
   </si>
   <si>
     <t>Pikalski</t>
   </si>
   <si>
     <t xml:space="preserve">Dominik </t>
   </si>
   <si>
     <t>Wiśniewski</t>
   </si>
   <si>
     <t>Łaciński</t>
   </si>
@@ -598,112 +598,112 @@
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="2">
-        <v>8779</v>
+        <v>7520</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="2">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2">
-        <v>7520</v>
+        <v>12340</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2">
-        <v>18</v>
+        <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
-        <v>12340</v>
+        <v>8779</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2">
-        <v>11</v>
+        <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
         <v>12343</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>16</v>
       </c>
     </row>