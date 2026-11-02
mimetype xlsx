--- v2 (2026-09-18)
+++ v3 (2026-11-02)
@@ -831,51 +831,51 @@
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
         <v>9595</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>6477</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">