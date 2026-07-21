--- v0 (2026-04-09)
+++ v1 (2026-07-21)
@@ -38,177 +38,177 @@
   <si>
     <t>LP</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Pozycja</t>
   </si>
   <si>
     <t>Imię</t>
   </si>
   <si>
     <t>Nazwisko</t>
   </si>
   <si>
     <t>Kraj</t>
   </si>
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
+    <t>Damian</t>
+  </si>
+  <si>
+    <t>Augustyniak</t>
+  </si>
+  <si>
+    <t>POL</t>
+  </si>
+  <si>
     <t xml:space="preserve">Damian </t>
   </si>
   <si>
     <t>Kucharczyk</t>
   </si>
   <si>
-    <t>POL</t>
-[...4 lines deleted...]
-  <si>
     <t>Jankowski</t>
   </si>
   <si>
-    <t>Augustyniak</t>
-[...1 lines deleted...]
-  <si>
     <t>Daniel</t>
   </si>
   <si>
     <t>Łuba</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Dominik</t>
   </si>
   <si>
+    <t>Pikalski</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dominik </t>
+  </si>
+  <si>
+    <t>Wiśniewski</t>
+  </si>
+  <si>
     <t>Łaciński</t>
   </si>
   <si>
-    <t>Pikalski</t>
-[...7 lines deleted...]
-  <si>
     <t>Filip</t>
   </si>
   <si>
     <t>Motyczyński</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Jacek</t>
   </si>
   <si>
     <t>Lasnowski</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Bucior</t>
   </si>
   <si>
     <t>Jarek</t>
   </si>
   <si>
     <t>Sadecki</t>
   </si>
   <si>
+    <t xml:space="preserve">Kacper </t>
+  </si>
+  <si>
+    <t>Urban</t>
+  </si>
+  <si>
     <t>Kacper</t>
   </si>
   <si>
     <t>Popielarek</t>
   </si>
   <si>
-    <t xml:space="preserve">Kacper </t>
-[...4 lines deleted...]
-  <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Rybarczyk</t>
   </si>
   <si>
     <t>Karol</t>
   </si>
   <si>
     <t>Kubicki</t>
   </si>
   <si>
     <t>Krystian</t>
   </si>
   <si>
     <t>Schodowski</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Talaga</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Wisnios</t>
   </si>
   <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t>Krauze</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
+    <t>Żbik</t>
+  </si>
+  <si>
+    <t>Zmysłowski</t>
+  </si>
+  <si>
     <t>Gregorczyk</t>
-  </si>
-[...4 lines deleted...]
-    <t>Zmysłowski</t>
   </si>
   <si>
     <t>Wiktor</t>
   </si>
   <si>
     <t>Stankowski</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -598,204 +598,204 @@
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="2">
-        <v>7520</v>
+        <v>8779</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="2">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2">
-        <v>12340</v>
+        <v>7520</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2">
-        <v>11</v>
+        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
-        <v>8779</v>
+        <v>12340</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2">
-        <v>20</v>
+        <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
         <v>12343</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>12458</v>
+        <v>12341</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G6" s="2" t="s">
-        <v>16</v>
+      <c r="G6" s="2">
+        <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>12341</v>
+        <v>12455</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2">
-        <v>10</v>
+        <v>76</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>12455</v>
+        <v>12458</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G8" s="2">
-        <v>76</v>
+      <c r="G8" s="2" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
         <v>8577</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2">
         <v>13</v>
       </c>
     </row>
@@ -851,74 +851,74 @@
       </c>
       <c r="B12" s="2">
         <v>9595</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>12440</v>
+        <v>6477</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>6477</v>
+        <v>12440</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>12438</v>
       </c>
       <c r="C15" s="2" t="s">
@@ -1035,152 +1035,152 @@
       </c>
       <c r="B20" s="2">
         <v>12342</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2">
         <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>9870</v>
+        <v>12339</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G21" s="2" t="s">
-        <v>16</v>
+      <c r="G21" s="2">
+        <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>12339</v>
+        <v>9530</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2">
-        <v>11</v>
+        <v>96</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>9530</v>
+        <v>9870</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G23" s="2">
-        <v>96</v>
+      <c r="G23" s="2" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
         <v>7725</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
         <v>12456</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>