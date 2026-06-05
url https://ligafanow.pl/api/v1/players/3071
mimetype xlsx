--- v0 (2026-04-01)
+++ v1 (2026-06-05)
@@ -116,54 +116,54 @@
   <si>
     <t>Kodola</t>
   </si>
   <si>
     <t>Ivan</t>
   </si>
   <si>
     <t>Yanyshyn</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Fortuna</t>
   </si>
   <si>
     <t>Kazimierz</t>
   </si>
   <si>
     <t>Lipski</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
+    <t>Błaszczyk</t>
+  </si>
+  <si>
     <t>Morra</t>
-  </si>
-[...1 lines deleted...]
-    <t>Błaszczyk</t>
   </si>
   <si>
     <t>Oleg</t>
   </si>
   <si>
     <t xml:space="preserve">Vinarski </t>
   </si>
   <si>
     <t>Partyk</t>
   </si>
   <si>
     <t>Szewczuk</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Radosław</t>
   </si>
   <si>
     <t>Przybyłek</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
@@ -810,89 +810,89 @@
       </c>
       <c r="B11" s="2">
         <v>8274</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>11858</v>
+        <v>11863</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="2">
-        <v>7</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>11863</v>
+        <v>11858</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="2">
-        <v>16</v>
+        <v>7</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>11859</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2">
         <v>13</v>
       </c>
     </row>