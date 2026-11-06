--- v0 (2026-05-09)
+++ v1 (2026-11-06)
@@ -104,75 +104,75 @@
   <si>
     <t>Maksym</t>
   </si>
   <si>
     <t>Kalenskyi</t>
   </si>
   <si>
     <t>Mykola</t>
   </si>
   <si>
     <t>Dembovskyi</t>
   </si>
   <si>
     <t>Nazar</t>
   </si>
   <si>
     <t>Pokholok</t>
   </si>
   <si>
     <t>Sergii</t>
   </si>
   <si>
     <t>Melkaerov</t>
   </si>
   <si>
+    <t>Bramkarz</t>
+  </si>
+  <si>
     <t>Serhii</t>
   </si>
   <si>
+    <t>Kuznetsov</t>
+  </si>
+  <si>
     <t>Shevelev</t>
   </si>
   <si>
-    <t>Kuznetsov</t>
-[...1 lines deleted...]
-  <si>
     <t>Valery</t>
   </si>
   <si>
     <t>Nagorny</t>
   </si>
   <si>
     <t>Vitalii</t>
   </si>
   <si>
+    <t>Toniuk</t>
+  </si>
+  <si>
     <t>Bazeliuk</t>
-  </si>
-[...4 lines deleted...]
-    <t>Toniuk</t>
   </si>
   <si>
     <t>Vierchenko</t>
   </si>
   <si>
     <t>Vlad</t>
   </si>
   <si>
     <t>Kyrylenko</t>
   </si>
   <si>
     <t>Vladislav</t>
   </si>
   <si>
     <t>Zhukov</t>
   </si>
   <si>
     <t>Yaroslav</t>
   </si>
   <si>
     <t xml:space="preserve">Smolin </t>
   </si>
   <si>
     <t>Yevhenii</t>
   </si>
@@ -810,238 +810,238 @@
       </c>
       <c r="B11" s="2">
         <v>11986</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>11908</v>
+        <v>9911</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G12" s="2">
-        <v>12</v>
+      <c r="G12" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>9911</v>
+        <v>11908</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G13" s="2" t="s">
-        <v>11</v>
+      <c r="G13" s="2">
+        <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>12034</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>12223</v>
+        <v>9906</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G15" s="2" t="s">
-        <v>11</v>
+      <c r="G15" s="2">
+        <v>3</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>9906</v>
+        <v>12223</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>37</v>
+        <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G16" s="2">
-        <v>3</v>
+      <c r="G16" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>11907</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2">
         <v>25</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>9913</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2">
         <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
         <v>11716</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>9935</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
         <v>11163</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">