--- v0 (2026-04-09)
+++ v1 (2026-08-25)
@@ -59,147 +59,147 @@
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Adam</t>
   </si>
   <si>
     <t>Niemyjski</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Ali</t>
   </si>
   <si>
     <t>Soudi</t>
   </si>
   <si>
     <t>MAR</t>
   </si>
   <si>
+    <t xml:space="preserve">Artur </t>
+  </si>
+  <si>
+    <t>Błoński</t>
+  </si>
+  <si>
     <t>Artur</t>
   </si>
   <si>
     <t>Zawadziński</t>
   </si>
   <si>
-    <t xml:space="preserve">Artur </t>
-[...4 lines deleted...]
-  <si>
     <t>Bartosz</t>
   </si>
   <si>
     <t>Gołaszewski</t>
   </si>
   <si>
     <t>Eryk</t>
   </si>
   <si>
     <t>Stoch</t>
   </si>
   <si>
     <t>Zieliński</t>
   </si>
   <si>
     <t>Grzegorz</t>
   </si>
   <si>
     <t>Kończyński</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Ufnal</t>
   </si>
   <si>
+    <t>Maciej</t>
+  </si>
+  <si>
+    <t>Kumor</t>
+  </si>
+  <si>
+    <t>Świeciński</t>
+  </si>
+  <si>
     <t xml:space="preserve">Maciej </t>
   </si>
   <si>
     <t xml:space="preserve">Banasek </t>
   </si>
   <si>
-    <t>Maciej</t>
-[...7 lines deleted...]
-  <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Ciechanowicz</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Gontarczyk</t>
   </si>
   <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t>Grochała</t>
   </si>
   <si>
     <t>Oskar</t>
   </si>
   <si>
     <t>Pyrzyna</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Rybski</t>
   </si>
   <si>
+    <t>Piotr</t>
+  </si>
+  <si>
+    <t>Śledziewski</t>
+  </si>
+  <si>
     <t xml:space="preserve">Piotr </t>
   </si>
   <si>
     <t>Budziński</t>
-  </si>
-[...4 lines deleted...]
-    <t>Śledziewski</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Sadecki</t>
   </si>
   <si>
     <t>Robert</t>
   </si>
   <si>
     <t>Dębski</t>
   </si>
   <si>
     <t>Sylwester</t>
   </si>
   <si>
     <t>Wielgat</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -644,74 +644,74 @@
       </c>
       <c r="B3" s="2">
         <v>9714</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
-        <v>8012</v>
+        <v>4059</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>4059</v>
+        <v>8012</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
         <v>11918</v>
       </c>
       <c r="C6" s="2" t="s">
@@ -805,103 +805,103 @@
       </c>
       <c r="B10" s="2">
         <v>12095</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>4797</v>
+        <v>10366</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>10366</v>
+        <v>11848</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="E12" s="2" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>11848</v>
+        <v>4797</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>11304</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="2" t="s">
@@ -989,74 +989,74 @@
       </c>
       <c r="B18" s="2">
         <v>7091</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>5837</v>
+        <v>11917</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>11917</v>
+        <v>5837</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
         <v>7808</v>
       </c>
       <c r="C21" s="2" t="s">