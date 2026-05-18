--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -89,54 +89,54 @@
   <si>
     <t>Boha</t>
   </si>
   <si>
     <t>Yusupov</t>
   </si>
   <si>
     <t>TJK</t>
   </si>
   <si>
     <t>Dmytro</t>
   </si>
   <si>
     <t>Hrynov</t>
   </si>
   <si>
     <t>Grzegorz</t>
   </si>
   <si>
     <t>Och</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
+    <t>Skotnicki</t>
+  </si>
+  <si>
     <t>Haponiuk</t>
-  </si>
-[...1 lines deleted...]
-    <t>Skotnicki</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Kozdryk</t>
   </si>
   <si>
     <t>Jarosław</t>
   </si>
   <si>
     <t>Tkacz</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Wąchocki</t>
   </si>
   <si>
     <t>Kwiatkowski</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
@@ -724,89 +724,89 @@
       </c>
       <c r="B7" s="2">
         <v>2014</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>9651</v>
+        <v>8009</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G8" s="2">
-        <v>54</v>
+      <c r="G8" s="2" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>8009</v>
+        <v>9651</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G9" s="2" t="s">
-        <v>16</v>
+      <c r="G9" s="2">
+        <v>54</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
         <v>12272</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>16</v>
       </c>
     </row>