--- v1 (2026-05-18)
+++ v2 (2026-09-22)
@@ -110,63 +110,63 @@
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Skotnicki</t>
   </si>
   <si>
     <t>Haponiuk</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Kozdryk</t>
   </si>
   <si>
     <t>Jarosław</t>
   </si>
   <si>
     <t>Tkacz</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
+    <t>Kwiatkowski</t>
+  </si>
+  <si>
     <t>Wąchocki</t>
   </si>
   <si>
-    <t>Kwiatkowski</t>
-[...1 lines deleted...]
-  <si>
     <t>Mateusz</t>
   </si>
   <si>
+    <t>Muszyński</t>
+  </si>
+  <si>
     <t>Nowakowski</t>
-  </si>
-[...1 lines deleted...]
-    <t>Muszyński</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Androsiuk</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Norbert</t>
   </si>
   <si>
     <t xml:space="preserve">Plichta </t>
   </si>
   <si>
     <t>Pavel</t>
   </si>
   <si>
     <t>Klimianko</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
@@ -816,135 +816,135 @@
       </c>
       <c r="B11" s="2">
         <v>1600</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>11677</v>
+        <v>11672</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2">
-        <v>22</v>
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>11672</v>
+        <v>11677</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2">
-        <v>9</v>
+        <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>11678</v>
+        <v>11679</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2">
-        <v>99</v>
+        <v>23</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>11679</v>
+        <v>11678</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2">
-        <v>23</v>
+        <v>99</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>11671</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2">
         <v>12</v>
       </c>
     </row>