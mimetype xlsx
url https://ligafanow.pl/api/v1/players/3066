--- v0 (2026-04-01)
+++ v1 (2026-05-18)
@@ -95,60 +95,60 @@
   <si>
     <t>Zbieć</t>
   </si>
   <si>
     <t>Filip</t>
   </si>
   <si>
     <t>Makarewicz</t>
   </si>
   <si>
     <t>Igor Adam</t>
   </si>
   <si>
     <t>Tadzik</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Cygan</t>
   </si>
   <si>
     <t>Kacper</t>
   </si>
   <si>
+    <t>Królik</t>
+  </si>
+  <si>
     <t>Gonczarek</t>
   </si>
   <si>
     <t>Cieśnikowski</t>
   </si>
   <si>
     <t>Zganiacz</t>
-  </si>
-[...1 lines deleted...]
-    <t>Królik</t>
   </si>
   <si>
     <t>Kevin</t>
   </si>
   <si>
     <t>Bieniecki</t>
   </si>
   <si>
     <t>Kuba</t>
   </si>
   <si>
     <t>Obiedziński</t>
   </si>
   <si>
     <t>Maks</t>
   </si>
   <si>
     <t>Judkowiak</t>
   </si>
   <si>
     <t>Maksim</t>
   </si>
   <si>
     <t>Syniehub</t>
   </si>
@@ -756,120 +756,120 @@
       </c>
       <c r="B8" s="2">
         <v>4754</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G8" s="2">
         <v>69</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>11810</v>
+        <v>11803</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>4751</v>
+        <v>11810</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>11804</v>
+        <v>4751</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>11803</v>
+        <v>11804</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>11813</v>
       </c>
       <c r="C13" s="2" t="s">