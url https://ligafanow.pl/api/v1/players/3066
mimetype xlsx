--- v1 (2026-05-18)
+++ v2 (2026-07-03)
@@ -95,60 +95,60 @@
   <si>
     <t>Zbieć</t>
   </si>
   <si>
     <t>Filip</t>
   </si>
   <si>
     <t>Makarewicz</t>
   </si>
   <si>
     <t>Igor Adam</t>
   </si>
   <si>
     <t>Tadzik</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Cygan</t>
   </si>
   <si>
     <t>Kacper</t>
   </si>
   <si>
+    <t>Cieśnikowski</t>
+  </si>
+  <si>
+    <t>Zganiacz</t>
+  </si>
+  <si>
     <t>Królik</t>
   </si>
   <si>
     <t>Gonczarek</t>
-  </si>
-[...4 lines deleted...]
-    <t>Zganiacz</t>
   </si>
   <si>
     <t>Kevin</t>
   </si>
   <si>
     <t>Bieniecki</t>
   </si>
   <si>
     <t>Kuba</t>
   </si>
   <si>
     <t>Obiedziński</t>
   </si>
   <si>
     <t>Maks</t>
   </si>
   <si>
     <t>Judkowiak</t>
   </si>
   <si>
     <t>Maksim</t>
   </si>
   <si>
     <t>Syniehub</t>
   </si>
@@ -756,120 +756,120 @@
       </c>
       <c r="B8" s="2">
         <v>4754</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G8" s="2">
         <v>69</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>11803</v>
+        <v>4751</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>11810</v>
+        <v>11804</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>4751</v>
+        <v>11803</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>11804</v>
+        <v>11810</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>11813</v>
       </c>
       <c r="C13" s="2" t="s">