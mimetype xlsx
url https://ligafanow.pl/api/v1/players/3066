--- v2 (2026-07-03)
+++ v3 (2026-08-17)
@@ -80,102 +80,102 @@
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Daniel</t>
   </si>
   <si>
     <t>Korczak</t>
   </si>
   <si>
     <t>Ernest</t>
   </si>
   <si>
     <t>Zbieć</t>
   </si>
   <si>
     <t>Filip</t>
   </si>
   <si>
     <t>Makarewicz</t>
   </si>
   <si>
-    <t>Igor Adam</t>
+    <t>Igor</t>
   </si>
   <si>
     <t>Tadzik</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Cygan</t>
   </si>
   <si>
     <t>Kacper</t>
   </si>
   <si>
+    <t>Królik</t>
+  </si>
+  <si>
+    <t>Gonczarek</t>
+  </si>
+  <si>
     <t>Cieśnikowski</t>
   </si>
   <si>
     <t>Zganiacz</t>
   </si>
   <si>
-    <t>Królik</t>
-[...4 lines deleted...]
-  <si>
     <t>Kevin</t>
   </si>
   <si>
     <t>Bieniecki</t>
   </si>
   <si>
     <t>Kuba</t>
   </si>
   <si>
     <t>Obiedziński</t>
   </si>
   <si>
-    <t>Maks</t>
+    <t>Maksim</t>
+  </si>
+  <si>
+    <t>Syniehub</t>
+  </si>
+  <si>
+    <t>UKR</t>
+  </si>
+  <si>
+    <t>Maksymilian</t>
   </si>
   <si>
     <t>Judkowiak</t>
-  </si>
-[...7 lines deleted...]
-    <t>UKR</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Banaszek</t>
   </si>
   <si>
     <t>Pośniak</t>
   </si>
   <si>
     <t>Norbert</t>
   </si>
   <si>
     <t>Szmit</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Sekutowicz</t>
   </si>
   <si>
     <t>Staś</t>
   </si>
@@ -561,51 +561,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:G23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.998" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -756,120 +756,120 @@
       </c>
       <c r="B8" s="2">
         <v>4754</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G8" s="2">
         <v>69</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>4751</v>
+        <v>11803</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>11804</v>
+        <v>11810</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>11803</v>
+        <v>4751</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>11810</v>
+        <v>11804</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>11813</v>
       </c>
       <c r="C13" s="2" t="s">
@@ -894,86 +894,86 @@
       </c>
       <c r="B14" s="2">
         <v>12183</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G14" s="2">
         <v>44</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>12118</v>
+        <v>8744</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>8744</v>
+        <v>12118</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>11806</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G17" s="2">