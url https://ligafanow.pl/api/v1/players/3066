--- v3 (2026-08-17)
+++ v4 (2026-10-02)
@@ -95,96 +95,96 @@
   <si>
     <t>Zbieć</t>
   </si>
   <si>
     <t>Filip</t>
   </si>
   <si>
     <t>Makarewicz</t>
   </si>
   <si>
     <t>Igor</t>
   </si>
   <si>
     <t>Tadzik</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Cygan</t>
   </si>
   <si>
     <t>Kacper</t>
   </si>
   <si>
+    <t>Cieśnikowski</t>
+  </si>
+  <si>
+    <t>Zganiacz</t>
+  </si>
+  <si>
     <t>Królik</t>
   </si>
   <si>
     <t>Gonczarek</t>
   </si>
   <si>
-    <t>Cieśnikowski</t>
-[...4 lines deleted...]
-  <si>
     <t>Kevin</t>
   </si>
   <si>
     <t>Bieniecki</t>
   </si>
   <si>
     <t>Kuba</t>
   </si>
   <si>
     <t>Obiedziński</t>
   </si>
   <si>
     <t>Maksim</t>
   </si>
   <si>
     <t>Syniehub</t>
   </si>
   <si>
     <t>UKR</t>
   </si>
   <si>
     <t>Maksymilian</t>
   </si>
   <si>
     <t>Judkowiak</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
+    <t>Pośniak</t>
+  </si>
+  <si>
     <t>Banaszek</t>
-  </si>
-[...1 lines deleted...]
-    <t>Pośniak</t>
   </si>
   <si>
     <t>Norbert</t>
   </si>
   <si>
     <t>Szmit</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Sekutowicz</t>
   </si>
   <si>
     <t>Staś</t>
   </si>
   <si>
     <t>Jackowicz</t>
   </si>
   <si>
     <t>Wiktor</t>
   </si>
   <si>
     <t>Wiśniewski</t>
   </si>
@@ -756,120 +756,120 @@
       </c>
       <c r="B8" s="2">
         <v>4754</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G8" s="2">
         <v>69</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>11803</v>
+        <v>4751</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>11810</v>
+        <v>11804</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>4751</v>
+        <v>11803</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>11804</v>
+        <v>11810</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>11813</v>
       </c>
       <c r="C13" s="2" t="s">
@@ -940,74 +940,74 @@
       </c>
       <c r="B16" s="2">
         <v>12118</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>11806</v>
+        <v>11811</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G17" s="2">
         <v>7</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>11811</v>
+        <v>11806</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G18" s="2">
         <v>7</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
         <v>9402</v>
       </c>
       <c r="C19" s="2" t="s">