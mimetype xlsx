--- v0 (2026-04-02)
+++ v1 (2026-07-02)
@@ -119,54 +119,54 @@
   <si>
     <t>UKR</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Komorowski</t>
   </si>
   <si>
     <t>Karol</t>
   </si>
   <si>
     <t>Kąpiński</t>
   </si>
   <si>
     <t>Kuba</t>
   </si>
   <si>
     <t>Rutkowski</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
+    <t>Ryng</t>
+  </si>
+  <si>
     <t>Biesiadecki</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ryng</t>
   </si>
   <si>
     <t>Radek</t>
   </si>
   <si>
     <t>Dąbrowski</t>
   </si>
   <si>
     <t xml:space="preserve">Radosław </t>
   </si>
   <si>
     <t>Przybylski</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t>Rębiewski</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
 </sst>
 </file>
 
@@ -821,74 +821,74 @@
       </c>
       <c r="B12" s="2">
         <v>8306</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>11670</v>
+        <v>8300</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>8300</v>
+        <v>11670</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>11668</v>
       </c>
       <c r="C15" s="2" t="s">