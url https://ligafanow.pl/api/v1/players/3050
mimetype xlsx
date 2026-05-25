--- v0 (2026-04-09)
+++ v1 (2026-05-25)
@@ -119,56 +119,56 @@
   <si>
     <t>Marczak</t>
   </si>
   <si>
     <t>Krystian</t>
   </si>
   <si>
     <t>Cwyl</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Witecki</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Wojciechowski</t>
   </si>
   <si>
     <t>Maksymilian</t>
   </si>
   <si>
+    <t>Kopczyński</t>
+  </si>
+  <si>
     <t>Korczak</t>
   </si>
   <si>
-    <t>Kopczyński</t>
-[...1 lines deleted...]
-  <si>
     <t>Marek</t>
   </si>
   <si>
     <t>Wietecki</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Drabik</t>
   </si>
   <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t>Randak</t>
   </si>
   <si>
     <t>Oliwier</t>
   </si>
   <si>
     <t>Dąbrowski</t>
   </si>
   <si>
     <t>Oskar</t>
@@ -194,93 +194,93 @@
   <si>
     <t>Antek</t>
   </si>
   <si>
     <t>Czarnocki</t>
   </si>
   <si>
     <t>Czarek</t>
   </si>
   <si>
     <t>Chwaściński</t>
   </si>
   <si>
     <t xml:space="preserve">Eryk </t>
   </si>
   <si>
     <t>Agnyziak</t>
   </si>
   <si>
     <t>Hubert</t>
   </si>
   <si>
     <t>Pakuła</t>
   </si>
   <si>
+    <t>Wimmer</t>
+  </si>
+  <si>
     <t>Skowron</t>
   </si>
   <si>
-    <t>Wimmer</t>
-[...1 lines deleted...]
-  <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Szałek</t>
   </si>
   <si>
+    <t>Teodorczyk</t>
+  </si>
+  <si>
     <t>Dyczkowski</t>
   </si>
   <si>
-    <t>Teodorczyk</t>
-[...1 lines deleted...]
-  <si>
     <t>Świeciński</t>
   </si>
   <si>
     <t>Marcel</t>
   </si>
   <si>
     <t>Niesłuchowski</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Podsiadlik</t>
   </si>
   <si>
     <t>Staniszewski</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
+    <t>Wiśniewski</t>
+  </si>
+  <si>
     <t>Taradejna</t>
-  </si>
-[...1 lines deleted...]
-    <t>Wiśniewski</t>
   </si>
   <si>
     <t>Andrzejewski</t>
   </si>
   <si>
     <t>Radek</t>
   </si>
   <si>
     <t>Pradelok</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Ignacak</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -952,74 +952,74 @@
       </c>
       <c r="B13" s="2">
         <v>11494</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>7170</v>
+        <v>11845</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>11845</v>
+        <v>7170</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>11846</v>
       </c>
       <c r="C16" s="2" t="s">
@@ -1274,143 +1274,143 @@
       </c>
       <c r="B27" s="2">
         <v>11496</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="2">
-        <v>9161</v>
+        <v>11441</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="2">
-        <v>11441</v>
+        <v>9161</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="2">
         <v>9680</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="2">
-        <v>11442</v>
+        <v>11443</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="2">
         <v>31</v>
       </c>
       <c r="B32" s="2">
-        <v>11443</v>
+        <v>11442</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="2">
         <v>32</v>
       </c>
       <c r="B33" s="2">
         <v>11848</v>
       </c>
       <c r="C33" s="2" t="s">
@@ -1481,77 +1481,77 @@
       </c>
       <c r="B36" s="2">
         <v>11451</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>69</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>71</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="2">
         <v>36</v>
       </c>
       <c r="B37" s="2">
-        <v>8603</v>
+        <v>11446</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>72</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G37" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="2">
         <v>37</v>
       </c>
       <c r="B38" s="2">
-        <v>11446</v>
+        <v>8603</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>72</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>74</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G38" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="2">
         <v>38</v>
       </c>
       <c r="B39" s="2">
         <v>11447</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D39" s="2" t="s">