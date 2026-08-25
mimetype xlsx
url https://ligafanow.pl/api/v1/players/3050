--- v1 (2026-05-25)
+++ v2 (2026-08-25)
@@ -50,59 +50,59 @@
   <si>
     <t>Nazwisko</t>
   </si>
   <si>
     <t>Kraj</t>
   </si>
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Adam</t>
   </si>
   <si>
     <t>Piwoński</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>Adrian</t>
   </si>
   <si>
+    <t>Dembiński</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Wełpa</t>
   </si>
   <si>
-    <t>-</t>
-[...4 lines deleted...]
-  <si>
     <t>Damian</t>
   </si>
   <si>
     <t>Klepacki</t>
   </si>
   <si>
     <t>Filip</t>
   </si>
   <si>
     <t>Ikwanty</t>
   </si>
   <si>
     <t>Franek</t>
   </si>
   <si>
     <t>Walczak</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Guzina</t>
   </si>
   <si>
     <t>Bramkarz</t>
@@ -194,93 +194,93 @@
   <si>
     <t>Antek</t>
   </si>
   <si>
     <t>Czarnocki</t>
   </si>
   <si>
     <t>Czarek</t>
   </si>
   <si>
     <t>Chwaściński</t>
   </si>
   <si>
     <t xml:space="preserve">Eryk </t>
   </si>
   <si>
     <t>Agnyziak</t>
   </si>
   <si>
     <t>Hubert</t>
   </si>
   <si>
     <t>Pakuła</t>
   </si>
   <si>
+    <t>Skowron</t>
+  </si>
+  <si>
     <t>Wimmer</t>
   </si>
   <si>
-    <t>Skowron</t>
-[...1 lines deleted...]
-  <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Szałek</t>
   </si>
   <si>
     <t>Teodorczyk</t>
   </si>
   <si>
     <t>Dyczkowski</t>
   </si>
   <si>
     <t>Świeciński</t>
   </si>
   <si>
     <t>Marcel</t>
   </si>
   <si>
     <t>Niesłuchowski</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
+    <t>Staniszewski</t>
+  </si>
+  <si>
     <t>Podsiadlik</t>
   </si>
   <si>
-    <t>Staniszewski</t>
-[...1 lines deleted...]
-  <si>
     <t>Mateusz</t>
   </si>
   <si>
+    <t>Taradejna</t>
+  </si>
+  <si>
     <t>Wiśniewski</t>
-  </si>
-[...1 lines deleted...]
-    <t>Taradejna</t>
   </si>
   <si>
     <t>Andrzejewski</t>
   </si>
   <si>
     <t>Radek</t>
   </si>
   <si>
     <t>Pradelok</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Ignacak</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -699,74 +699,74 @@
       </c>
       <c r="B2" s="2">
         <v>12049</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="2">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2">
-        <v>8590</v>
+        <v>4061</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
-        <v>4061</v>
+        <v>8590</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
         <v>11444</v>
       </c>
       <c r="C5" s="2" t="s">
@@ -1274,77 +1274,77 @@
       </c>
       <c r="B27" s="2">
         <v>11496</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="2">
-        <v>11441</v>
+        <v>9161</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="2">
-        <v>9161</v>
+        <v>11441</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="2">
         <v>9680</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D30" s="2" t="s">
@@ -1435,123 +1435,123 @@
       </c>
       <c r="B34" s="2">
         <v>7106</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>67</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>68</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="2">
         <v>34</v>
       </c>
       <c r="B35" s="2">
-        <v>11445</v>
+        <v>11451</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>69</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>70</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="2">
         <v>35</v>
       </c>
       <c r="B36" s="2">
-        <v>11451</v>
+        <v>11445</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>69</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>71</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="2">
         <v>36</v>
       </c>
       <c r="B37" s="2">
-        <v>11446</v>
+        <v>8603</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>72</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G37" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="2">
         <v>37</v>
       </c>
       <c r="B38" s="2">
-        <v>8603</v>
+        <v>11446</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>72</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>74</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G38" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="2">
         <v>38</v>
       </c>
       <c r="B39" s="2">
         <v>11447</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D39" s="2" t="s">