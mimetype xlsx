--- v0 (2026-04-02)
+++ v1 (2026-07-03)
@@ -62,54 +62,54 @@
   <si>
     <t>Agamyrat</t>
   </si>
   <si>
     <t>Begmyradov</t>
   </si>
   <si>
     <t>TKM</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Aybek</t>
   </si>
   <si>
     <t>Turayev</t>
   </si>
   <si>
     <t>TUR</t>
   </si>
   <si>
     <t>Azamat</t>
   </si>
   <si>
+    <t xml:space="preserve">Bazarov </t>
+  </si>
+  <si>
     <t xml:space="preserve">Charyyev </t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Bazarov </t>
   </si>
   <si>
     <t>Bakhram</t>
   </si>
   <si>
     <t>Burak</t>
   </si>
   <si>
     <t>Calikiran</t>
   </si>
   <si>
     <t>Dovlet</t>
   </si>
   <si>
     <t>Bayramov</t>
   </si>
   <si>
     <t>Hemra</t>
   </si>
   <si>
     <t>Gurbanov</t>
   </si>
   <si>
     <t>Mahmut</t>
   </si>
@@ -611,89 +611,89 @@
       </c>
       <c r="B3" s="2">
         <v>12011</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G3" s="2">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
-        <v>5054</v>
+        <v>8237</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2">
-        <v>17</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>8237</v>
+        <v>5054</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2">
-        <v>7</v>
+        <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
         <v>12159</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>