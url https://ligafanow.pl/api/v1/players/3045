--- v0 (2026-03-30)
+++ v1 (2026-09-29)
@@ -86,114 +86,114 @@
   <si>
     <t>Covid</t>
   </si>
   <si>
     <t>Zeynali</t>
   </si>
   <si>
     <t>Eijan</t>
   </si>
   <si>
     <t>Huseynli</t>
   </si>
   <si>
     <t>Elgun</t>
   </si>
   <si>
     <t>Alakbarov</t>
   </si>
   <si>
     <t>Farid</t>
   </si>
   <si>
     <t>Nazarov</t>
   </si>
   <si>
+    <t>Bramkarz</t>
+  </si>
+  <si>
     <t>Hamza</t>
   </si>
   <si>
     <t>Rustamli</t>
   </si>
   <si>
     <t>Kenan</t>
   </si>
   <si>
     <t>Quliyev</t>
   </si>
   <si>
     <t>Maarif</t>
   </si>
   <si>
     <t>Musayev</t>
   </si>
   <si>
     <t>Mahammad</t>
   </si>
   <si>
     <t>Agayev</t>
   </si>
   <si>
     <t>Mahir</t>
   </si>
   <si>
     <t>Nizami</t>
   </si>
   <si>
     <t xml:space="preserve">Museynov </t>
   </si>
   <si>
-    <t>Bramkarz</t>
-[...1 lines deleted...]
-  <si>
     <t>Orkhan</t>
   </si>
   <si>
     <t>Raul</t>
   </si>
   <si>
     <t>Mammadov</t>
   </si>
   <si>
     <t>Rufat</t>
   </si>
   <si>
     <t>Cludrafli</t>
   </si>
   <si>
     <t>Sadig</t>
   </si>
   <si>
+    <t>Tural</t>
+  </si>
+  <si>
+    <t>Mamadli</t>
+  </si>
+  <si>
     <t xml:space="preserve">Tural </t>
   </si>
   <si>
     <t>Ahmedli</t>
-  </si>
-[...4 lines deleted...]
-    <t>Mamadli</t>
   </si>
   <si>
     <t>Urfan</t>
   </si>
   <si>
     <t>Shikmammadov</t>
   </si>
   <si>
     <t>Khazar</t>
   </si>
   <si>
     <t>Narimanli</t>
   </si>
   <si>
     <t>Ravan</t>
   </si>
   <si>
     <t>Ramazanov</t>
   </si>
   <si>
     <t>Ziya</t>
   </si>
 </sst>
 </file>
 
@@ -759,189 +759,189 @@
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
         <v>11187</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
         <v>9836</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
         <v>8141</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
         <v>9121</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>8043</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>9116</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>11968</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>9735</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
@@ -966,94 +966,94 @@
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>11518</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>11184</v>
+        <v>12032</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>12032</v>
+        <v>11184</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
         <v>11186</v>
       </c>
       <c r="C21" s="2" t="s">