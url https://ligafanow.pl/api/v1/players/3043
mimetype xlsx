--- v0 (2026-04-09)
+++ v1 (2026-09-18)
@@ -152,54 +152,54 @@
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Olak</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Rak</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Sujak</t>
   </si>
   <si>
     <t>Muszyński</t>
   </si>
   <si>
     <t>Robert</t>
   </si>
   <si>
+    <t>Yesayan</t>
+  </si>
+  <si>
     <t>Wróblewski</t>
-  </si>
-[...1 lines deleted...]
-    <t>Yesayan</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Roszak</t>
   </si>
   <si>
     <t>Seweryn</t>
   </si>
   <si>
     <t>Jackowski</t>
   </si>
   <si>
     <t xml:space="preserve">Shota </t>
   </si>
   <si>
     <t xml:space="preserve">Jibladze  </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -1012,89 +1012,89 @@
       </c>
       <c r="B19" s="2">
         <v>10293</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>7895</v>
+        <v>3048</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2">
-        <v>31</v>
+        <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>3048</v>
+        <v>7895</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2">
-        <v>17</v>
+        <v>31</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
         <v>7880</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2">
         <v>6</v>
       </c>
     </row>