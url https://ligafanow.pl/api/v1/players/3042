--- v0 (2026-04-03)
+++ v1 (2026-05-18)
@@ -62,60 +62,60 @@
   <si>
     <t xml:space="preserve">Antoni </t>
   </si>
   <si>
     <t xml:space="preserve">Zieliński	</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t xml:space="preserve">Filip </t>
   </si>
   <si>
     <t xml:space="preserve">Targowski	</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">Jacek </t>
   </si>
   <si>
     <t xml:space="preserve">Mogiła	</t>
   </si>
   <si>
+    <t>Jakub</t>
+  </si>
+  <si>
+    <t>Targowski</t>
+  </si>
+  <si>
     <t xml:space="preserve">Jakub </t>
   </si>
   <si>
     <t>Mościcki</t>
-  </si>
-[...4 lines deleted...]
-    <t>Targowski</t>
   </si>
   <si>
     <t xml:space="preserve">Julia </t>
   </si>
   <si>
     <t xml:space="preserve">Błażejowska	</t>
   </si>
   <si>
     <t xml:space="preserve">Kamil </t>
   </si>
   <si>
     <t xml:space="preserve">Paszek	</t>
   </si>
   <si>
     <t>Konrad</t>
   </si>
   <si>
     <t xml:space="preserve">Dzięciołowski	</t>
   </si>
   <si>
     <t>Kornel</t>
   </si>
   <si>
     <t>Popow</t>
   </si>
@@ -652,74 +652,74 @@
       </c>
       <c r="B4" s="2">
         <v>5131</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>8636</v>
+        <v>10179</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>10179</v>
+        <v>8636</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
         <v>6629</v>
       </c>
       <c r="C7" s="2" t="s">