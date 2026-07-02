--- v1 (2026-05-18)
+++ v2 (2026-07-02)
@@ -128,69 +128,69 @@
   <si>
     <t xml:space="preserve">Grabowski	</t>
   </si>
   <si>
     <t xml:space="preserve">Krzysztof </t>
   </si>
   <si>
     <t>Kądzioła</t>
   </si>
   <si>
     <t xml:space="preserve">Lucjan </t>
   </si>
   <si>
     <t xml:space="preserve">Baran </t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Pniewski</t>
   </si>
   <si>
     <t xml:space="preserve">Mateusz </t>
   </si>
   <si>
+    <t xml:space="preserve">Gemra	</t>
+  </si>
+  <si>
     <t>Kostylew</t>
   </si>
   <si>
-    <t xml:space="preserve">Gemra	</t>
-[...1 lines deleted...]
-  <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Majdecki</t>
   </si>
   <si>
+    <t>Paweł</t>
+  </si>
+  <si>
     <t xml:space="preserve">Paweł </t>
   </si>
   <si>
     <t xml:space="preserve">Malec	</t>
-  </si>
-[...1 lines deleted...]
-    <t>Paweł</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Cygan</t>
   </si>
   <si>
     <t xml:space="preserve">Tomasz </t>
   </si>
   <si>
     <t>Kociszewski</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -882,152 +882,152 @@
       </c>
       <c r="B14" s="2">
         <v>6037</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>5133</v>
+        <v>5137</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>5137</v>
+        <v>5133</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>12169</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>5132</v>
+        <v>10180</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>10180</v>
+        <v>5132</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="E19" s="2" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>10447</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F20" s="2" t="s">