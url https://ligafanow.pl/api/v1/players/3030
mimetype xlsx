--- v0 (2026-04-09)
+++ v1 (2026-06-06)
@@ -38,68 +38,68 @@
   <si>
     <t>LP</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Pozycja</t>
   </si>
   <si>
     <t>Imię</t>
   </si>
   <si>
     <t>Nazwisko</t>
   </si>
   <si>
     <t>Kraj</t>
   </si>
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
+    <t xml:space="preserve">Adam </t>
+  </si>
+  <si>
+    <t>Pachuta</t>
+  </si>
+  <si>
+    <t>POL</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Adam</t>
   </si>
   <si>
     <t>Daniluk</t>
   </si>
   <si>
-    <t>POL</t>
-[...10 lines deleted...]
-  <si>
     <t>Antoni</t>
   </si>
   <si>
     <t>Radko</t>
   </si>
   <si>
     <t>Bartek</t>
   </si>
   <si>
     <t>Gonera</t>
   </si>
   <si>
     <t>Daniel</t>
   </si>
   <si>
     <t>Zieliński</t>
   </si>
   <si>
     <t>Fryderyk</t>
   </si>
   <si>
     <t>Solarz</t>
   </si>
   <si>
     <t>Hubert</t>
@@ -161,87 +161,87 @@
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Wekiera</t>
   </si>
   <si>
     <t>Ola</t>
   </si>
   <si>
     <t>Pastuszko</t>
   </si>
   <si>
     <t xml:space="preserve">Olek </t>
   </si>
   <si>
     <t>Markowski</t>
   </si>
   <si>
     <t>Oliwier</t>
   </si>
   <si>
     <t>Kuliński</t>
   </si>
   <si>
+    <t>Paweł</t>
+  </si>
+  <si>
+    <t>Brzeziński</t>
+  </si>
+  <si>
     <t xml:space="preserve">Paweł </t>
   </si>
   <si>
     <t>Goździkowski</t>
   </si>
   <si>
-    <t>Paweł</t>
-[...4 lines deleted...]
-  <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Arendt</t>
   </si>
   <si>
     <t>Skiba</t>
   </si>
   <si>
     <t xml:space="preserve">Przemek     </t>
   </si>
   <si>
     <t xml:space="preserve">Budnicki     </t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
+    <t>Roszak</t>
+  </si>
+  <si>
     <t>Jankowski</t>
-  </si>
-[...1 lines deleted...]
-    <t>Roszak</t>
   </si>
   <si>
     <t xml:space="preserve">Szczeczko </t>
   </si>
   <si>
     <t>Szmańda</t>
   </si>
   <si>
     <t>Dawid</t>
   </si>
   <si>
     <t>Lenard</t>
   </si>
   <si>
     <t>Dominik</t>
   </si>
   <si>
     <t xml:space="preserve">Krzesiński </t>
   </si>
   <si>
     <t>Gromysz</t>
   </si>
   <si>
     <t>Michelle</t>
   </si>
@@ -676,74 +676,74 @@
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="2">
-        <v>8389</v>
+        <v>5712</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2">
-        <v>5712</v>
+        <v>8389</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
         <v>11834</v>
       </c>
       <c r="C4" s="2" t="s">
@@ -1136,74 +1136,74 @@
       </c>
       <c r="B21" s="2">
         <v>12134</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>5711</v>
+        <v>10141</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>10141</v>
+        <v>5711</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
         <v>4350</v>
       </c>
       <c r="C24" s="2" t="s">
@@ -1251,103 +1251,103 @@
       </c>
       <c r="B26" s="2">
         <v>5106</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2">
-        <v>10142</v>
+        <v>7880</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>59</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="2">
-        <v>7880</v>
+        <v>10142</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>59</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="2">
         <v>6341</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D29" s="2" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="2">
         <v>3702</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E30" s="2" t="s">
@@ -1464,51 +1464,51 @@
       </c>
       <c r="D35" s="2" t="s">
         <v>71</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>72</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="2">
         <v>35</v>
       </c>
       <c r="B36" s="2">
         <v>4469</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D36" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="2">
         <v>36</v>
       </c>
       <c r="B37" s="2">
         <v>10247</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>74</v>
       </c>
       <c r="E37" s="2" t="s">