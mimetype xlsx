--- v1 (2026-06-06)
+++ v2 (2026-09-18)
@@ -194,54 +194,54 @@
   <si>
     <t>Goździkowski</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Arendt</t>
   </si>
   <si>
     <t>Skiba</t>
   </si>
   <si>
     <t xml:space="preserve">Przemek     </t>
   </si>
   <si>
     <t xml:space="preserve">Budnicki     </t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
+    <t>Jankowski</t>
+  </si>
+  <si>
     <t>Roszak</t>
-  </si>
-[...1 lines deleted...]
-    <t>Jankowski</t>
   </si>
   <si>
     <t xml:space="preserve">Szczeczko </t>
   </si>
   <si>
     <t>Szmańda</t>
   </si>
   <si>
     <t>Dawid</t>
   </si>
   <si>
     <t>Lenard</t>
   </si>
   <si>
     <t>Dominik</t>
   </si>
   <si>
     <t xml:space="preserve">Krzesiński </t>
   </si>
   <si>
     <t>Gromysz</t>
   </si>
   <si>
     <t>Michelle</t>
   </si>
@@ -1251,74 +1251,74 @@
       </c>
       <c r="B26" s="2">
         <v>5106</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2">
-        <v>7880</v>
+        <v>10142</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>59</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="2">
-        <v>10142</v>
+        <v>7880</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>59</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="2">
         <v>6341</v>
       </c>
       <c r="C29" s="2" t="s">