--- v0 (2026-05-07)
+++ v1 (2026-08-06)
@@ -83,60 +83,60 @@
   <si>
     <t>Bartosz</t>
   </si>
   <si>
     <t>Krupski</t>
   </si>
   <si>
     <t>Bruno</t>
   </si>
   <si>
     <t>Worotyński</t>
   </si>
   <si>
     <t>Ernest</t>
   </si>
   <si>
     <t>Dąbrowski</t>
   </si>
   <si>
     <t>Jasiek</t>
   </si>
   <si>
     <t>Doliński</t>
   </si>
   <si>
+    <t xml:space="preserve">Kacper </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chimczuk </t>
+  </si>
+  <si>
     <t>Kacper</t>
   </si>
   <si>
     <t>Łaszczyk</t>
-  </si>
-[...4 lines deleted...]
-    <t xml:space="preserve">Chimczuk </t>
   </si>
   <si>
     <t>Maks</t>
   </si>
   <si>
     <t>Czyżewski</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Starosta</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Lech</t>
   </si>
   <si>
     <t>Baran</t>
   </si>
   <si>
     <t>Radek</t>
   </si>
@@ -748,74 +748,74 @@
       </c>
       <c r="B7" s="2">
         <v>10342</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>12226</v>
+        <v>6713</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>6713</v>
+        <v>12226</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
         <v>8243</v>
       </c>
       <c r="C10" s="2" t="s">
@@ -1076,51 +1076,51 @@
       </c>
       <c r="D21" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
         <v>11004</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
         <v>10107</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E23" s="2" t="s">